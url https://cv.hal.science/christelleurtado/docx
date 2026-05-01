--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Urtado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelleurtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6711-8455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103581537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59378975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002315656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABG-6732-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of open-source software developers labeled by their experience level in the project and their associated software metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108842. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach for managing component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.24-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Documentation of [Mined] Feature Implementations from Source Code Elements and Use-Case Diagrams with the REVPLINE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (10), pp.1413-1438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194014400142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01147898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-level Component Model in Component Based Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480361.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis-Based Service Classification to Dynamically Build Efficient Software Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.427-453. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070902857522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search-based many-to-one component substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: Orchestrating Collaborative MLOps Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLOps25 - Workshop on Machine Learning Operations / the 1st ECAI Workshop on MLOps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28th European Conference on Artificial Intelligence, Oct 2025, Bologna, Italy. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLinter: Learning Coding Practices from Examples-Dream or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Macao SAR, Macau SAR China. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saner56733.2023.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. pp.443-452, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Integration Process Efficiency through Pull Request Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, France. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010992100003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Profiling Runtime Architecture Code Contributors in Software Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2021 - 16th International conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States. pp.429--436, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010495804290436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bug or not bug? That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2021 - 29th IEEE/ACM International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. pp.47--58, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPC52881.2021.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study about Software Architecture Configuration Practices with the Java Spring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.465-468, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2019-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Spain, Jun 2017, Madrid, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability-Based Version Propagation to Manage the Evolution of Three-Level Component-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wyndham Pittsburgh University Center, Jul 2017, Pittsburgh, PA, United States. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal rules for reliable component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS: Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15317-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level formal model for software architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et vérification formelles en B d’architectures logicielles à trois niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shenyang, China. pp.3461-3466, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCICA.2014.7053291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01003860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00981467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2012, Helsinki, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA-ECSA.212.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Viet Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Liem Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level component model in component-based software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN : Special Interest Group on Programming Languages, Sep 2012, Dresden, Germany. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented autonomic configuration of pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012 - 7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroguard: Autonomous and automated system for monitoring, management of coastal risks and water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lovric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The International Emergency Management Society (TIEMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nîmes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric component-based development needs a three-level ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.295-310, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15114-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric development and evolution processes for component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2010 - 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redwood City, United States. pp.680-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal : un ADL à trois dimensions pour gérer l'évolution des architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2010 - 4ème Conférence francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven process for the gradual evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Australian Software Engineering Conference (ASWEC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gold Coast, Australia. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Component-based Domotic System to Support User-Defined Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2009 : 21st International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, USA, pp.597-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven gradual and dynamic software assembly evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in Software Engineering (ISE08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienne, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Unanticipated Flexible Component Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Medford, Massachusetts, United States. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precalculating Component Interface Compatibility Using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.228-235, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'association dans les approches dirigées par les modèles : besoins et usages pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA 2003 (Agents logiciels, coopération, apprentissage et activité humaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving statechart composition and reuse in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimesTIC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nîmes, France. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique sur les planches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aït-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 122 p., 2024, Design Numérique, 2385426196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je code donc je suis : femmes & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hanau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES - TRANSVALOR. 2021, 978-2-35671-636-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 12ème conférence francophone sur les Langages et Modèles à Objets (LMO2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to component-based software engineering – composition, reuse and evolution –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Montpellier; Ecole doctorale I2S, spécialité informatique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01957854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Requests Integration Process Optimization: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Kaindl, Mike Mannion and Leszek A. Maciaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer, pp.155-178, 2023, Communications in Computer and Information Science, 978-3-031-36596-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36597-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: A Reference Architecture for Collaborative MLOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Turning MLOps into a Continuous Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Urtado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelleurtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6711-8455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103581537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59378975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002315656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABG-6732-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of open-source software developers labeled by their experience level in the project and their associated software metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108842. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach for managing component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.24-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Documentation of [Mined] Feature Implementations from Source Code Elements and Use-Case Diagrams with the REVPLINE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (10), pp.1413-1438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194014400142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01147898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-level Component Model in Component Based Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480361.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis-Based Service Classification to Dynamically Build Efficient Software Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.427-453. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070902857522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search-based many-to-one component substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: Orchestrating Collaborative MLOps Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLOps25 - Workshop on Machine Learning Operations / the 1st ECAI Workshop on MLOps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28th European Conference on Artificial Intelligence, Oct 2025, Bologna, Italy. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLinter: Learning Coding Practices from Examples-Dream or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Macao SAR, Macau SAR China. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saner56733.2023.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Integration Process Efficiency through Pull Request Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, France. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010992100003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. pp.443-452, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Profiling Runtime Architecture Code Contributors in Software Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2021 - 16th International conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States. pp.429--436, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010495804290436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bug or not bug? That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2021 - 29th IEEE/ACM International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. pp.47--58, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPC52881.2021.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study about Software Architecture Configuration Practices with the Java Spring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.465-468, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2019-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Spain, Jun 2017, Madrid, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability-Based Version Propagation to Manage the Evolution of Three-Level Component-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wyndham Pittsburgh University Center, Jul 2017, Pittsburgh, PA, United States. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal rules for reliable component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS: Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15317-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et vérification formelles en B d’architectures logicielles à trois niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level formal model for software architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shenyang, China. pp.3461-3466, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCICA.2014.7053291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01003860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00981467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI 2013 - IEEE 14th International Conference on Information Reuse &amp; Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Viet Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Liem Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level component model in component-based software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN : Special Interest Group on Programming Languages, Sep 2012, Dresden, Germany. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented autonomic configuration of pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012 - 7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2012, Helsinki, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA-ECSA.212.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroguard: Autonomous and automated system for monitoring, management of coastal risks and water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lovric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The International Emergency Management Society (TIEMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nîmes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric development and evolution processes for component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2010 - 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redwood City, United States. pp.680-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal : un ADL à trois dimensions pour gérer l'évolution des architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2010 - 4ème Conférence francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric component-based development needs a three-level ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.295-310, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15114-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven process for the gradual evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Australian Software Engineering Conference (ASWEC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gold Coast, Australia. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Component-based Domotic System to Support User-Defined Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2009 : 21st International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, USA, pp.597-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven gradual and dynamic software assembly evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in Software Engineering (ISE08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienne, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precalculating Component Interface Compatibility Using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Unanticipated Flexible Component Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Medford, Massachusetts, United States. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.228-235, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'association dans les approches dirigées par les modèles : besoins et usages pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA 2003 (Agents logiciels, coopération, apprentissage et activité humaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving statechart composition and reuse in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimesTIC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nîmes, France. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique sur les planches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aït-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 122 p., 2024, Design Numérique, 2385426196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je code donc je suis : femmes & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hanau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES - TRANSVALOR. 2021, 978-2-35671-636-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 12ème conférence francophone sur les Langages et Modèles à Objets (LMO2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to component-based software engineering – composition, reuse and evolution –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Montpellier; Ecole doctorale I2S, spécialité informatique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01957854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Requests Integration Process Optimization: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Kaindl, Mike Mannion and Leszek A. Maciaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer, pp.155-178, 2023, Communications in Computer and Information Science, 978-3-031-36596-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36597-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: A Reference Architecture for Collaborative MLOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Turning MLOps into a Continuous Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500F628C"/>
+    <w:nsid w:val="F1AAA263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelleurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6711-8455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103581537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59378975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002315656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-6732-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010992100003176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grondin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_22" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendizabal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04745962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-sur-les-planches/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03143772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hanau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01957854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelleurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6711-8455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103581537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59378975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002315656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-6732-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010992100003176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grondin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendizabal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04745962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-sur-les-planches/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03143772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hanau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01957854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>