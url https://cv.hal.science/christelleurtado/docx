--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Urtado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelleurtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6711-8455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103581537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59378975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002315656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABG-6732-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of open-source software developers labeled by their experience level in the project and their associated software metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108842. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach for managing component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.24-49. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Documentation of [Mined] Feature Implementations from Source Code Elements and Use-Case Diagrams with the REVPLINE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (10), pp.1413-1438. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194014400142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01147898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-level Component Model in Component Based Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480361.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis-Based Service Classification to Dynamically Build Efficient Software Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.427-453. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070902857522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search-based many-to-one component substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: Orchestrating Collaborative MLOps Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLOps25 - Workshop on Machine Learning Operations / the 1st ECAI Workshop on MLOps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28th European Conference on Artificial Intelligence, Oct 2025, Bologna, Italy. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLinter: Learning Coding Practices from Examples-Dream or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Macao SAR, Macau SAR China. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saner56733.2023.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Integration Process Efficiency through Pull Request Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, France. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010992100003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. pp.443-452, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Profiling Runtime Architecture Code Contributors in Software Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2021 - 16th International conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States. pp.429--436, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010495804290436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bug or not bug? That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2021 - 29th IEEE/ACM International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. pp.47--58, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPC52881.2021.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study about Software Architecture Configuration Practices with the Java Spring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.465-468, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2019-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Spain, Jun 2017, Madrid, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability-Based Version Propagation to Manage the Evolution of Three-Level Component-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wyndham Pittsburgh University Center, Jul 2017, Pittsburgh, PA, United States. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal rules for reliable component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS: Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15317-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et vérification formelles en B d’architectures logicielles à trois niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level formal model for software architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shenyang, China. pp.3461-3466, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCICA.2014.7053291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01003860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00981467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI 2013 - IEEE 14th International Conference on Information Reuse &amp; Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Viet Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Liem Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level component model in component-based software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN : Special Interest Group on Programming Languages, Sep 2012, Dresden, Germany. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented autonomic configuration of pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012 - 7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2012, Helsinki, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA-ECSA.212.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroguard: Autonomous and automated system for monitoring, management of coastal risks and water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lovric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The International Emergency Management Society (TIEMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nîmes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric development and evolution processes for component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2010 - 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redwood City, United States. pp.680-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal : un ADL à trois dimensions pour gérer l'évolution des architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2010 - 4ème Conférence francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric component-based development needs a three-level ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.295-310, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15114-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven process for the gradual evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Australian Software Engineering Conference (ASWEC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gold Coast, Australia. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Component-based Domotic System to Support User-Defined Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2009 : 21st International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, USA, pp.597-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven gradual and dynamic software assembly evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in Software Engineering (ISE08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienne, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precalculating Component Interface Compatibility Using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Unanticipated Flexible Component Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Medford, Massachusetts, United States. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.228-235, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'association dans les approches dirigées par les modèles : besoins et usages pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA 2003 (Agents logiciels, coopération, apprentissage et activité humaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving statechart composition and reuse in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimesTIC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nîmes, France. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique sur les planches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aït-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 122 p., 2024, Design Numérique, 2385426196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je code donc je suis : femmes & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hanau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES - TRANSVALOR. 2021, 978-2-35671-636-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 12ème conférence francophone sur les Langages et Modèles à Objets (LMO2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to component-based software engineering – composition, reuse and evolution –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Montpellier; Ecole doctorale I2S, spécialité informatique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01957854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Requests Integration Process Optimization: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Kaindl, Mike Mannion and Leszek A. Maciaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer, pp.155-178, 2023, Communications in Computer and Information Science, 978-3-031-36596-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36597-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: A Reference Architecture for Collaborative MLOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Turning MLOps into a Continuous Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christelle Urtado </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christelleurtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6711-8455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103581537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59378975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=zY7U_HgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002315656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABG-6732-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of open-source software developers labeled by their experience level in the project and their associated software metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.108842. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal approach for managing component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.24-49. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Documentation of [Mined] Feature Implementations from Source Code Elements and Use-Case Diagrams with the REVPLINE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (10), pp.1413-1438. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194014400142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01147898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-level Component Model in Component Based Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480361.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis-Based Service Classification to Dynamically Build Efficient Software Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.427-453. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081070902857522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search-based many-to-one component substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smr.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating the Life Cycle Management of Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER2025 - 44th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France. pp.412-430, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08623-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: Orchestrating Collaborative MLOps Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLOps25 - Workshop on Machine Learning Operations / the 1st ECAI Workshop on MLOps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28th European Conference on Artificial Intelligence, Oct 2025, Bologna, Italy. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Re-Engineering Digital Twins : Preliminary Experiments on Three Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS Companion '24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLinter: Learning Coding Practices from Examples-Dream or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Latappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Macao SAR, Macau SAR China. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/saner56733.2023.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online, France. pp.443-452, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Integration Process Efficiency through Pull Request Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, France. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010992100003176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Profiling Runtime Architecture Code Contributors in Software Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2021 - 16th International conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States. pp.429--436, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010495804290436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bug or not bug? That is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPC 2021 - 29th IEEE/ACM International Conference on Program Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. pp.47--58, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPC52881.2021.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study about Software Architecture Configuration Practices with the Java Spring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.465-468, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2019-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Rey Juan Carlos, Spain, Jun 2017, Madrid, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitutability-Based Version Propagation to Manage the Evolution of Three-Level Component-Based Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wyndham Pittsburgh University Center, Jul 2017, Pittsburgh, PA, United States. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level formal model for software architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal rules for reliable component-based architecture evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Huaxi Yulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS: Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15317-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et vérification formelles en B d’architectures logicielles à trois niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shenyang, China. pp.3461-3466, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCICA.2014.7053291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01003860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00981467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI 2013 - IEEE 14th International Conference on Information Reuse &amp; Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal support for incremental behavior specification in agile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Viet Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Liem Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering (SEKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level component model in component-based software development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGPLAN : Special Interest Group on Programming Languages, Sep 2012, Dresden, Germany. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission-oriented autonomic configuration of pervasive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSEA 2012 - 7th International Conference on Software Engineering Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2012, Helsinki, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA-ECSA.212.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2011 - 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroguard: Autonomous and automated system for monitoring, management of coastal risks and water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lovric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of The International Emergency Management Society (TIEMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nîmes, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedal : un ADL à trois dimensions pour gérer l'évolution des architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2010 - 4ème Conférence francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric development and evolution processes for component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2010 - 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Redwood City, United States. pp.680-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-centric component-based development needs a three-level ADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark. pp.295-310, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15114-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven process for the gradual evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Australian Software Engineering Conference (ASWEC2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gold Coast, Australia. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a Component-based Domotic System to Support User-Defined Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE 2009 : 21st International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Boston, USA, pp.597-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00274510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connector-driven gradual and dynamic software assembly evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaxi Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation in Software Engineering (ISE08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vienne, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precalculating Component Interface Compatibility Using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Unanticipated Flexible Component Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Medford, Massachusetts, United States. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.228-235, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'association dans les approches dirigées par les modèles : besoins et usages pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA 2003 (Agents logiciels, coopération, apprentissage et activité humaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bayonne, France. pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving statechart composition and reuse in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NimesTIC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nîmes, France. pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique sur les planches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Aït-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 122 p., 2024, Design Numérique, 2385426196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je code donc je suis : femmes & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hanau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES - TRANSVALOR. 2021, 978-2-35671-636-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 12ème conférence francophone sur les Langages et Modèles à Objets (LMO2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.232, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to component-based software engineering – composition, reuse and evolution –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Montpellier; Ecole doctorale I2S, spécialité informatique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01957854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Requests Integration Process Optimization: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Cassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Kaindl, Mike Mannion and Leszek A. Maciaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer, pp.155-178, 2023, Communications in Computer and Information Science, 978-3-031-36596-6. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36597-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SkeltyMLOps: A Reference Architecture for Collaborative MLOps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Turning MLOps into a Continuous Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Asvadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline G. L. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlic Bechu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gl Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to recover feature models from object-oriented source code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1AAA263"/>
+    <w:nsid w:val="B4A39254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelleurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6711-8455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103581537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59378975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002315656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-6732-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010992100003176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grondin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_22" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendizabal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04745962v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-sur-les-planches/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03143772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hanau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01957854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christelleurtado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6711-8455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103581537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59378975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=zY7U_HgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002315656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-6732-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Beaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mart&#237;nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08623-5_22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Azar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010992100003176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Viet Luong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Liem Phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grondin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15114-9_22" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendizabal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04745962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa A&#239;t-Amer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-sur-les-planches/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03143772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hanau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365126v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01957854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04617819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>