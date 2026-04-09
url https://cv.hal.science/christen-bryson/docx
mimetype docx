--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -827,96 +827,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Viking and Les Bois: National History Writ Small in Postwar University Yearbooks</w:t>
+                <w:t xml:space="preserve">The Shame of Becoming a Woman as Portrayed in Sex Education in the United States: The example of one 1950s Social-Guidance Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Maple Leaf &amp; Eagle Conference: North American – Inclusive, Exclusive &amp; Exceptional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Dec 2020, Helsinki (Online), Finland</w:t>
+              <w:t xml:space="preserve">The Cultural Politics of Shame in the English-Speaking World – Shame Network Inaugural Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Avril; Claire Davison; Mélanie Dupéré; Hélène Le Dantec-Lowry; Bruno Poncharal; Alexandra Poulain, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854323v1</w:t>
+                <w:t xml:space="preserve">hal-03882578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’érosion de la justice reproductive pendant l’ère Trump</w:t>
               </w:r>
@@ -965,96 +965,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shame of Becoming a Woman as Portrayed in Sex Education in the United States: The example of one 1950s Social-Guidance Film</w:t>
+                <w:t xml:space="preserve">The Viking and Les Bois: National History Writ Small in Postwar University Yearbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cultural Politics of Shame in the English-Speaking World – Shame Network Inaugural Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Avril; Claire Davison; Mélanie Dupéré; Hélène Le Dantec-Lowry; Bruno Poncharal; Alexandra Poulain, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Maple Leaf &amp; Eagle Conference: North American – Inclusive, Exclusive &amp; Exceptional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Dec 2020, Helsinki (Online), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882578v1</w:t>
+                <w:t xml:space="preserve">hal-03854323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morality for Today and Tomorrow: Social Guidance Films for Youth</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.44464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Kimak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380-11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01516214v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.44464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Kimak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380-11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01516214v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>