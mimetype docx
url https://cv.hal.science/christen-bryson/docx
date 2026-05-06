--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -551,303 +551,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Just a Housewife”</w:t>
+                <w:t xml:space="preserve">The Patriarchal Family and “Family Values”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Womanhood(s) in the United States: Cultural, Social, and Political Conflicts in Achieving Equality since the 1920s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christen Bryson, Anne Légier, Amélie Ribieras, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fragmented Powers: Confrontation and Cooperation in the English-speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Avril, Dominic Bryan, Emily Clough, James Cohen, Laurence Cossu-Beaumont, David Fée, Pierre Gervais, Lauren Gutterman, Fabrice Mourlon, Sarah Pickard, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854239v1</w:t>
+                <w:t xml:space="preserve">hal-03854185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patriarchal Family and “Family Values”</w:t>
+                <w:t xml:space="preserve">“Just a Housewife”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragmented Powers: Confrontation and Cooperation in the English-speaking World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Avril, Dominic Bryan, Emily Clough, James Cohen, Laurence Cossu-Beaumont, David Fée, Pierre Gervais, Lauren Gutterman, Fabrice Mourlon, Sarah Pickard, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Womanhood(s) in the United States: Cultural, Social, and Political Conflicts in Achieving Equality since the 1920s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christen Bryson, Anne Légier, Amélie Ribieras, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854185v1</w:t>
+                <w:t xml:space="preserve">hal-03854239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Postwar Family: Experts Advising Couples and Parents</w:t>
+                <w:t xml:space="preserve">Dobbs, a Trojan Horse for the Constitutional Enshrinement of Fetal Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Prescriptive Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christen Bryson, Hélène Le Dantec-Lowry, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La Cours Suprême des Etats-Unis : vers une révolution conservatrice ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Diallo, Eric Rouby, Adrien Schu, Thomas Acar, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854285v1</w:t>
+                <w:t xml:space="preserve">hal-03854210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobbs, a Trojan Horse for the Constitutional Enshrinement of Fetal Rights</w:t>
+                <w:t xml:space="preserve">Engineering the Postwar Family: Experts Advising Couples and Parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cours Suprême des Etats-Unis : vers une révolution conservatrice ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Diallo, Eric Rouby, Adrien Schu, Thomas Acar, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminar Prescriptive Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christen Bryson, Hélène Le Dantec-Lowry, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854210v1</w:t>
+                <w:t xml:space="preserve">hal-03854285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shame of Becoming a Woman as Portrayed in Sex Education in the United States: The example of one 1950s Social-Guidance Film</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.44464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Kimak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380-11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01516214v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.44464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;o Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mah&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maheo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03854323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03882538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#252;cker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Kimak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Marino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380-11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01516214v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>