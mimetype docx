--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -577,213 +577,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezeout, Compensation Rules, and Voting Equilibria</w:t>
+                <w:t xml:space="preserve">Moral Hazard and Agency Relationship in Sequential Litigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41, pp.91-102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 41, pp.86-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308314v1</w:t>
+                <w:t xml:space="preserve">halshs-01309094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral Hazard and Agency Relationship in Sequential Litigation</w:t>
+                <w:t xml:space="preserve">Freezeout, Compensation Rules, and Voting Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41, pp.86-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 41, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309094v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shareholder vs. Stakeholder Protection and Interest Group Politics</w:t>
               </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1085,51 +1085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1180,51 +1180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatization and Leverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Law, Economics, and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (1), pp.32-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1243,191 +1243,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Bidding in Ascending Auctions: the Case of Takeover Contests</w:t>
+                <w:t xml:space="preserve">Timing of Crime, Learning and Sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (3), pp.458-460</w:t>
+              <w:t xml:space="preserve">Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448000v1</w:t>
+                <w:t xml:space="preserve">hal-00447999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Crime, Learning and Sanction</w:t>
+                <w:t xml:space="preserve">Jump Bidding in Ascending Auctions: the Case of Takeover Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chappe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (1)</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (3), pp.458-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447999v1</w:t>
+                <w:t xml:space="preserve">hal-00448000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protections des actionnaires et bénéfices privés : doit-on aller plus loin que la Loi ?</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (6), pp.1207-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 116 (6), pp.831-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (4), pp.409-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sales of small firms : a multidimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4), pp.927-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,51 +1910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Choice of voting structure for privatizing a Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian At</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (3), pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2337,51 +2337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02309475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friehe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245616X14660658344881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2014.10.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245615X14285667557513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burkart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2010.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-002-0342-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian At" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02309475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Friehe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245616X14660658344881" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpv087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2014.10.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/093245615X14285667557513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burkart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfi.2010.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-002-0342-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>