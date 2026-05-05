--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -221,291 +221,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the trace of executable domain specific languages through a trace domain query language.</w:t>
+                <w:t xml:space="preserve">Modeling and analysis of heterogeneous systems with generalized contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Ajabri</w:t>
+                <w:t xml:space="preserve">Abdelkader Khouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+                <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
+                <w:t xml:space="preserve">Abdelkrim Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, The 21st European Conference on Modelling Foundations and Applications (ECMFA 2025), 24 (2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Computers and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (8), pp.681-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2025.24.2.a8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1206212X.2025.2522771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116946v1</w:t>
+                <w:t xml:space="preserve">hal-05156631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of heterogeneous systems with generalized contracts</w:t>
+                <w:t xml:space="preserve">Navigating the trace of executable domain specific languages through a trace domain query language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Khouass</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hiba Ajabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Benamar</w:t>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (8), pp.681-701. </w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, The 21st European Conference on Modelling Foundations and Applications (ECMFA 2025), 24 (2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1206212X.2025.2522771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5381/jot.2025.24.2.a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156631v1</w:t>
+                <w:t xml:space="preserve">hal-05116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctness of IoT-based systems: From a DSL to a mechanised analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Konaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool-assisted method for the systematic construction of critical embedded systems using Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Technique et Science Informatiques, 30 (6), pp.627-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189, pp.5--20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,51 +1436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Readers/Writers System Using the B Theorem Prover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESTS International Transaction on Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (1), pp.87--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIAOw: a Method to Integrate a Process Algebra with Formal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (2), pp.207--219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1645,64 +1645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelkader Khouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Benamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference, ICMSCT 2024,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noureddine Seddari, Mohammed Redjimi, Nov 2024, Skikda, Algeria. pp.332-347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Invariants and Correctness of IoT-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdelkader Khouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering (MEDI'2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.41-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Konaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,551 +2150,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Extension of Meta-models with Facet Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement des points de vue du système d'information Une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Breton</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du XXXVIème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911500v1</w:t>
+                <w:t xml:space="preserve">hal-02468406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services in Practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Systematic Construction of Critical Embedded Systems Using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSTICC, Jan 2018, Funchal, Portugal. </w:t>
+              <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006531900150024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654287v3</w:t>
+                <w:t xml:space="preserve">hal-01929259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement des points de vue du système d'information Une approche pragmatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building Correct SDN Components from a Global Event-B Formal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXXVIème Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Aspects of Component Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pohang, South Korea. pp.35-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02146-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468406v1</w:t>
+                <w:t xml:space="preserve">hal-01949913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Construction of Critical Embedded Systems Using Event-B</w:t>
+                <w:t xml:space="preserve">Virtual Extension of Meta-models with Facet Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006547100590070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929259v1</w:t>
+                <w:t xml:space="preserve">hal-01911500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Correct SDN Components from a Global Event-B Formal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+                <w:t xml:space="preserve">A Model-Driven Method for Fast Building Consistent Web Services in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sferruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Component Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pohang, South Korea. pp.35-53, </w:t>
+              <w:t xml:space="preserve">MODELSWARD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02146-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006531900150024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949913v1</w:t>
+                <w:t xml:space="preserve">hal-01654287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guard Evaluation and Synchronization Issues in Causal Semantics for UML2.X Sequence Diagrams</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sferruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering Heterogeneous Behavioural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering - 7th International Conference, (MEDI'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELSWARD 2017 - 5th International Conference on Model-Driven Engineering and Software Development </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.645 - 656, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bsaïes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bsaïes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bsaïes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3624,51 +3624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Event-B Models from Mealy Machines: Application to an Auction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering - 5th International Conference, (MEDI'2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rhodes, Greece. pp.77-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Verifying an Evolving Distributed Control System Using an Event-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA'2014 - Leveraging Applications of Formal Methods, Verification and Validation. Specialized Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Steffen &amp; T. Margaria, Oct 2014, Corfu, Greece. pp.573 - 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3910,51 +3910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Test Oracle in Model Transformation Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,351 +4008,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t>
+                <w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t>
+              <w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920300v1</w:t>
+                <w:t xml:space="preserve">hal-00918590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t>
+                <w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerson Sunyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726538v1</w:t>
+                <w:t xml:space="preserve">hal-00920300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t>
+                <w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Sunyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t>
+              <w:t xml:space="preserve">CIEL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918590v1</w:t>
+                <w:t xml:space="preserve">hal-00726538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Event-B to Verify the Kmelia Components and Their Assemblies</w:t>
               </w:r>
@@ -4455,77 +4455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-levels Use of Contracts for Trusted Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Component and Service Interoperability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. pp.71-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4667,77 +4667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de cohérence de composants Kmelia à l'aide de la méthode B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Conférence Francophone sur les Architectures Logicielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,308 +4756,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction d'assemblages de composants impliquant des interfaces paramétrées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Messabihi</w:t>
+                <w:t xml:space="preserve">Can Component/Service-Based Systems Be Proved Correct?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence Francophone sur les Architectures Logicielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Current Trends in Theory and Practice of Computer Science, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Spindleruv Mlýn,, Czech Republic. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-95891-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423658v1</w:t>
+                <w:t xml:space="preserve">hal-00420051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Component/Service-Based Systems Be Proved Correct?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Using Assertions to Enhance the Correctness of Kmelia Components and their Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Current Trends in Theory and Practice of Computer Science, Czech Republic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software (FACS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-95891-8_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00420051v1</w:t>
+                <w:t xml:space="preserve">hal-00423672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Assertions to Enhance the Correctness of Kmelia Components and their Assemblies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+                <w:t xml:space="preserve">Correction d'assemblages de composants impliquant des interfaces paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+                <w:t xml:space="preserve">Mohamed Messabihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Formal Aspects of Component Software (FACS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">3e Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.34--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423672v1</w:t>
+                <w:t xml:space="preserve">hal-00423658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Embedding of Petri Nets into Event-B</w:t>
               </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Analysing Dynamic Decentralised Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dependable Computing (PRDC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Shanghai, China. pp.109-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Composition, 7th International Symposium, SC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Budapest, Hungary. pp.125-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Composition, 6th International Symposium, SC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.2-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProVeCS 2007 - Satellite Event of TOOLS Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Zürich, Switzerland. pp.10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,51 +5666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence Francophone sur les Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,355 +5729,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool-Assisted Multi-Facet Analysis of Formal Specifications (Using Alelier-B and ProB).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Protocoles d'utilisation de composants : spécification et analyse en Kmelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Conf. on Software Engineering (SE'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Innsbruck, Austria. pp.85-90</w:t>
+              <w:t xml:space="preserve">1ère Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.101--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420050v1</w:t>
+                <w:t xml:space="preserve">hal-00423665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d'utilisation de composants : spécification et analyse en Kmelia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+                <w:t xml:space="preserve">Combining B Tools for Multi-Process Systems Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence Francophone sur les Architectures Logicielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.101--118</w:t>
+              <w:t xml:space="preserve">African Conference on Research in Computer Science (CARI'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Cotonou, Benin. p. 35--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423665v1</w:t>
+                <w:t xml:space="preserve">hal-00482855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining B Tools for Multi-Process Systems Specification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Vérification d'assemblage de composants logiciels Expérimentations avec MEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Conference on Research in Computer Science (CARI'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Cotonou, Benin. p. 35--42</w:t>
+              <w:t xml:space="preserve">6e conférence francophone de MOdélisation et SIMulation, MOSIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Maroc, Maroc. pp.497--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482855v1</w:t>
+                <w:t xml:space="preserve">hal-00458119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification d'assemblage de composants logiciels Expérimentations avec MEC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+                <w:t xml:space="preserve">Tool-Assisted Multi-Facet Analysis of Formal Specifications (Using Alelier-B and ProB).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence francophone de MOdélisation et SIMulation, MOSIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Maroc, Maroc. pp.497--506</w:t>
+              <w:t xml:space="preserve">IASTED Conf. on Software Engineering (SE'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Innsbruck, Austria. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458119v1</w:t>
+                <w:t xml:space="preserve">hal-00420050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-process Systems Analysis Using Event B: Application to Group Communication Systems</w:t>
               </w:r>
@@ -6132,51 +6132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking Component Composability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,312 +6230,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de conformité des interactions entre composants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Practical Combination of Theorem Proving and Model Checking for the Multi-facet Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Stoquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO Workshop (Objets, Composants et ModÃ¨les), OCM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Berne, Suisse, Suisse. pp.1-6</w:t>
+              <w:t xml:space="preserve">31st Annual Conference on Current Trends in Theory and Practice of Informatics, SOFSEM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Liptovsky Jan, Slovakia, Slovakia. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458121v1</w:t>
+                <w:t xml:space="preserve">hal-00458165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Combination of Theorem Proving and Model Checking for the Multi-facet Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Behavioural Verification of Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Conference on Current Trends in Theory and Practice of Informatics, SOFSEM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Liptovsky Jan, Slovakia, Slovakia. pp.1--10</w:t>
+              <w:t xml:space="preserve">ICSOC Workshop on Engineering Service Compositions, WESC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, The Netherlands, Netherlands. pp.77--84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458165v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Verification of Service Composition</w:t>
+                <w:t xml:space="preserve">Vérification de conformité des interactions entre composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Habrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Stoquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC Workshop on Engineering Service Compositions, WESC'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, The Netherlands, Netherlands. pp.77--84</w:t>
+              <w:t xml:space="preserve">LMO Workshop (Objets, Composants et ModÃ¨les), OCM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berne, Suisse, Suisse. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458120v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stepwise Development of the Peterson's Mutual Exclusion Algorithm Using B Abstract Systems</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Derivation of a Validation Model from a Rule-oriented Model: A System Validation Case Study using PROMELA/SPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information and Communication Technologies: from Theory to Applications, ICTTA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Damscus, Syria, Syria. pp.581 -- 587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,260 +6835,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458163v1</w:t>
+                <w:t xml:space="preserve">hal-00458199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458199v1</w:t>
+                <w:t xml:space="preserve">hal-00458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising an Integrated Language in PVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Formal Engineering Methods, ICFEM 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Singapore, Singapore. pp.187--205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7248,51 +7248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Research to Teaching Formal Methods: The B Method (TFM-B'2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nantes, pp.147, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants, services et aspects Techniques et outils pour la vérification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès - Lavoisier, pp.130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7593,51 +7593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7723,51 +7723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bsaïes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering. 12th International Conference, ENASE 2017, Porto, Portugal, April 28–29, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.158-182, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7859,77 +7859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Stoquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Embedding of Petri Nets into Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8035,77 +8035,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Stoquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8123,51 +8123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Generic Analysis and Design Framework: the KEPU Information System (NatIF Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8243,77 +8243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Stoquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8331,51 +8331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining B Tools for Multi-Process Systems Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Konaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8618,64 +8618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Cases Evolution of Mobile Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Ait Oubelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8697,51 +8697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Composition of Evolving Process Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8795,51 +8795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux approches formelles de développement de logiciels : Intégration de méthodes formelles et analyse multifacette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Nantes, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8889,51 +8889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and Challenges for Model and Data Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ferrarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9004,51 +9004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and Data Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9088,51 +9088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Trends in Model and Data Engineering (MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ferrarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9205,51 +9205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Research to Teaching Formal Methods: The B Method - TFM-B'2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, pp.134, 2009, 2-9512461-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9287,51 +9287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Research to Teaching Formal Methods: The B Method (TFM-B'2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,51 +9489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB0A42DE"/>
+    <w:nsid w:val="B7D7C4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9720,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-attiogbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7815-1752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073264555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2025.24.2.a8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Messabihi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1206212X.2025.2522771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928753v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6757" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-9.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.627-658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01922-6_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43276-8_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006547100590070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02146-7_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsa&#239;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006708102750282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006212106450656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006314100470056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005517703390347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23781-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005351502290237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2009.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_55" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stoquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135596" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2004.1357943" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36103-0_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95BGCWP5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kroening" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Oubelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ferrarotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70972" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Tissot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-attiogbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7815-1752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073264555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Messabihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1206212X.2025.2522771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2025.24.2.a8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928753v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6757" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-9.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.627-658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01922-6_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43276-8_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02146-7_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006547100590070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsa&#239;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006708102750282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006212106450656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006314100470056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005517703390347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23781-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005351502290237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2009.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_55" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stoquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135596" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2004.1357943" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36103-0_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95BGCWP5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kroening" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Oubelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ferrarotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70972" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Tissot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>