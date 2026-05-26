--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2150,317 +2150,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement des points de vue du système d'information Une approche pragmatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Correct SDN Components from a Global Event-B Formal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXXVIème Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Aspects of Component Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pohang, South Korea. pp.35-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02146-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468406v1</w:t>
+                <w:t xml:space="preserve">hal-01949913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Construction of Critical Embedded Systems Using Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement des points de vue du système d'information Une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du XXXVIème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929259v1</w:t>
+                <w:t xml:space="preserve">hal-02468406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Correct SDN Components from a Global Event-B Formal Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Construction of Critical Embedded Systems Using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Component Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pohang, South Korea. pp.35-53, </w:t>
+              <w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 Workshops: DETECT, MEDI4SG, IWCFS, REMEDY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02146-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949913v1</w:t>
+                <w:t xml:space="preserve">hal-01929259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Extension of Meta-models with Facet Tools</w:t>
               </w:r>
@@ -4553,230 +4553,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract-based Verification of Kmelia Component Assemblies using Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preuve de cohérence de composants Kmelia à l'aide de la méthode B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Messabihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FESCA @ Etaps2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paphos, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">4e Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483755v1</w:t>
+                <w:t xml:space="preserve">hal-00487359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de cohérence de composants Kmelia à l'aide de la méthode B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contract-based Verification of Kmelia Component Assemblies using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Conférence Francophone sur les Architectures Logicielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.113-126</w:t>
+              <w:t xml:space="preserve">FESCA @ Etaps2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paphos, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487359v1</w:t>
+                <w:t xml:space="preserve">hal-00483755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Component/Service-Based Systems Be Proved Correct?</w:t>
               </w:r>
@@ -5729,286 +5729,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d'utilisation de composants : spécification et analyse en Kmelia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andre</w:t>
+                <w:t xml:space="preserve">Vérification d'assemblage de composants logiciels Expérimentations avec MEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence Francophone sur les Architectures Logicielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.101--118</w:t>
+              <w:t xml:space="preserve">6e conférence francophone de MOdélisation et SIMulation, MOSIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Maroc, Maroc. pp.497--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423665v1</w:t>
+                <w:t xml:space="preserve">hal-00458119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining B Tools for Multi-Process Systems Specification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+                <w:t xml:space="preserve">Protocoles d'utilisation de composants : spécification et analyse en Kmelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Conference on Research in Computer Science (CARI'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Cotonou, Benin. p. 35--42</w:t>
+              <w:t xml:space="preserve">1ère Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.101--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482855v1</w:t>
+                <w:t xml:space="preserve">hal-00423665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification d'assemblage de composants logiciels Expérimentations avec MEC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+                <w:t xml:space="preserve">Combining B Tools for Multi-Process Systems Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence francophone de MOdélisation et SIMulation, MOSIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Maroc, Maroc. pp.497--506</w:t>
+              <w:t xml:space="preserve">African Conference on Research in Computer Science (CARI'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Cotonou, Benin. p. 35--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458119v1</w:t>
+                <w:t xml:space="preserve">hal-00482855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool-Assisted Multi-Facet Analysis of Formal Specifications (Using Alelier-B and ProB).</w:t>
               </w:r>
@@ -6740,312 +6740,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458164v1</w:t>
+                <w:t xml:space="preserve">hal-00458199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données formelles dans les diagrammes d'états d'UML</w:t>
+                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels, AFADL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.3--17</w:t>
+              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458199v1</w:t>
+                <w:t xml:space="preserve">hal-00458163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Formal Datatypes within State Diagrams</w:t>
+                <w:t xml:space="preserve">Specification of a Gas Station using a Formalism Integrating Formal Datatypes within State Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Approaches to Software Engineering, 6th International Conference, FASE 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Genova, Italy, Italy. pp.341--355</w:t>
+              <w:t xml:space="preserve">{8th International Workshop on Formal Methods for Parallel Programming: Theory and Applications, FMPPTA'03}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France, France. pp.240a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458163v1</w:t>
+                <w:t xml:space="preserve">hal-00458164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalising an Integrated Language in PVS</w:t>
               </w:r>
@@ -7229,177 +7229,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Research to Teaching Formal Methods: The B Method (TFM-B'2008)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Université de Nantes, pp.147, 2008</w:t>
+                <w:t xml:space="preserve">Composants, services et aspects Techniques et outils pour la vérification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès - Lavoisier, pp.130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483735v1</w:t>
+                <w:t xml:space="preserve">hal-00457209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants, services et aspects Techniques et outils pour la vérification</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Hermès - Lavoisier, pp.130, 2008</w:t>
+                <w:t xml:space="preserve">From Research to Teaching Formal Methods: The B Method (TFM-B'2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Attiogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Habrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes, pp.147, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457209v1</w:t>
+                <w:t xml:space="preserve">hal-00483735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Objet : Composants, services et aspects</w:t>
               </w:r>
@@ -8883,282 +8883,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and Challenges for Model and Data Engineering</w:t>
+                <w:t xml:space="preserve">Model and Data Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Ferrarotti</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12732, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/jucs.70972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093790v1</w:t>
+                <w:t xml:space="preserve">hal-04093812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Data Engineering</w:t>
+                <w:t xml:space="preserve">Advances and Challenges for Model and Data Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ferrarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">12732, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Model and Data Engineering (MEDI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (7), pp.646-649, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/jucs.70972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093812v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Trends in Model and Data Engineering (MEDI 2019 International Workshops, DETECT, DSSGA, TRIDENT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Attiogbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ferrarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1085, Springer International Publishing, 2019, Communications in Computer and Information Science, 978-3-030-32212-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9489,51 +9489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7D7C4C5"/>
+    <w:nsid w:val="AFFE4146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9720,51 +9720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-attiogbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7815-1752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073264555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Messabihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1206212X.2025.2522771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2025.24.2.a8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928753v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6757" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-9.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.627-658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01922-6_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43276-8_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02146-7_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006547100590070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsa&#239;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006708102750282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006212106450656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006314100470056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005517703390347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23781-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005351502290237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2009.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_55" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423665v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stoquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135596" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2004.1357943" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36103-0_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95BGCWP5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kroening" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Oubelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ferrarotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70972" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Tissot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-attiogbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7815-1752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073264555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Messabihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1206212X.2025.2522771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ajabri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2025.24.2.a8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rocheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928753v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Bah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Konat&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.6757" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sferruzza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS190501042A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pepin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Breton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2016-9.01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.627-658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2007.21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelkader Khouass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01922-6_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23119-3_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43276-8_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02146-7_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Breton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006547100590070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654287v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006531900150024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Dhaou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mouakher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bsa&#239;es" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006708102750282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006923604120419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006212106450656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006314100470056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005517703390347" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23781-7_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005351502290237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_43" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420051v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95891-8_2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2009.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_55" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423643v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458121v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stoquer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135596" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2004.1357943" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458164v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36103-0_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-95BGCWP5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kroening" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11030-7_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ait Oubelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ferrarotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70972" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32213-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dadeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Julliand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Tissot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>