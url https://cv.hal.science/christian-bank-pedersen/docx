--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur sentimentale », ou la reconnaissance de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [3 p.]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p9k4kvygd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1792B919"/>
+    <w:nsid w:val="756C21DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p9k4kvygd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>