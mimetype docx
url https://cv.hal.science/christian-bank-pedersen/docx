--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur sentimentale », ou la reconnaissance de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [3 p.]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p9k4kvygd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur sentimentale », ou la reconnaissance de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [3 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p9k4kvygd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756C21DA"/>
+    <w:nsid w:val="2A012EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p9k4kvygd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p9k4kvygd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>