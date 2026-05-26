--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur sentimentale », ou la reconnaissance de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [3 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p9k4kvygd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bank Pedersen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'université de Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christian-bank-pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8324-7426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134166035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen, né en 1969, docteur en littérature (ph.d.) de l'université d'Aarhus (2002), enseignant-chercheur à l'université de Caen Normandie depuis 2010. HDR (dr. phil.), université de Caen Normandie (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d'études nordiques de l'université de Caen Normandie, 2017-2023.Membre titulaire de la section 12 du CNU, 2015-2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent notamment sur la littérature et la civilisation scandinaves, du XVIIIe siècle à nos jours, et sur la littérature de langue allemande de la première moitié du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valeur sentimentale », ou la reconnaissance de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, [3 p.]. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.p9k4kvygd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“À travers le travers”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Tarjei Vesaas/Jean-Luc Sarré, 1163, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« …quand l'être humain s'exprime, le monde s'exprime… ». Inger Christensen et l'animalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (00 [Online Version of Record before inclusion in an issue]), 12 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Malan Marnersdóttir, Une histoire de la littérature des îles Féroé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Entre Scandinavie et Baltique orientale II, 48, 10 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gzi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Christian Amleth » dans &amp;lt;i&amp;gt;La Visite du médecin personnel&amp;lt;/i&amp;gt; de Per Olov Enquist. Christian VII de Saxo à Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois, Hors-série 1, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo – histoire, identité et nation dans la Geste des Danois [texte en français]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.5-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Signo of Saxo - History, Identity and Nation in the History of the Danes [English Text]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière, des lignes et des poussières. Commentaire sur le &amp;quot;minimalisme&amp;quot; de Rayons de soleil ou Soleil, &amp;quot;Danse de la poussière aux rayons de soleil&amp;quot; (1900) de Vilhelm Hammershøi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le minimalisme nordique : architecture, arts, design et littérature, 44, [17 p.]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.8149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decadent Ophelia. Book Reviews of Viola Parente-Čapková (2014): Decadent New Woman (Un)Bound: Mimetic Strategies in L. Onerva’s Mirdja, Turku, University of Turku, 269 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joutsen / Svanen. Kotimaisen kirjallisuudentutkimuksen vuosikirja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2016, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33346/joutsensvanen.114275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi, ma mère était seule, même quand j'étais là.&amp;quot; Sur le travail poétique autobiographique de Tove Ditlevsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Imaginaire du Nord dans les arts / Le Nordic Noir, ou les qualités inespérées d’un dispositif transmédiatique, 16, pp.201-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tourbe, les trolls et le marché. Thorshavn à Tórshavn, ou William Heinesen dans les limbes de la culture coloniale canonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, [22 p.]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exécutions. Les corps de Christian VII dans la politique danoise, 1749-1808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Géographies et imaginaires, 14, pp.285-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire hermaphrodite : sur les Groenlands de Kim Leine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mythes et réalités de l'Arctique, 37, pp.57-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ravins de l'histoire. Autour de Knut Hamsun Faim (1890) et Sur les sentiers où l'herbe repousse (1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.153-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les douleurs fantômes du XIXe siècle : sur les débâcles historiques danoises à travers la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire nordique = Nordic historical review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Peuples et pouvoirs en Europe du Nord (2), 22, pp.151-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Artiste comme ready-made. Sur &amp;quot;Das Beckwerk&amp;quot; et la question d'une politique littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.340-362. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographies, histoires, guillemets, sur Jens Christian Grøndahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 61 (1), pp.45-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonisations de l’intimité protestante. Le Journal d’un sacristain de campagne de St. Steensen Blicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Canon et mémoire culturelle, 3 (247), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.247.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au plus beau du jeûne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (147), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeti.147.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur intérieur. Georges-Arthur Goldschmidt et Le poing dans la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place aux sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre et la balle, les corps et la plume. Sur deux notes de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms spectraux, littérature en correspondance. Sur les signatures de Franz Kafka dans les lettres à Milena Jesenská</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits de Diderot. La critique d’art en tableau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 120, pp.427-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignelsens steder. Franz Kafkas Om lignelserne & Foran loven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Den blå port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suicide de Don Quichotte. Récits de Franz Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 49, 188 p., 2009, (Convergences), 978-3-03911-775-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formens erindringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klim. 2001, Skriftserien LÆS, 87-7955-015-0. - 978-87-7955-015-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Glaz Serup, Choix de poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Om lignelserne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jens Peter Jacobsen, Poèmes. Digte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Abordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2026, (La Lanterne du Passeur), 979 10 92965 42 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Privat; Christian Bank Pedersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herman Bang, Existences silencieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Reine Blanche, pp.7-16, 2019, 978-2-9558910-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Incurablement vivant”, ou le cheval mort de l’histoire. Sur La chute du roi (1900-1901) de Johannes V. Jensen (1873-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Leroy du Cardonnoy; Céline Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chevaux. De l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC, pp.87-99, 2017, (Symposia), 978-2-84133-845-0. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.10866.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthos du dire-vrai chez Georg Brandes. Sur La Guerre mondiale (1916) et La seconde partie de la tragédie (1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karin Hoff; Udo Schöning; Frédéric Weinmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Netzwerke. Literarische und ästhetische Transfers im Dreieck Deutschland, Frankreich und Skandinavien zwischen 1870 und 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Königshausen &amp; Neumann, pp.203-219, 2016, 978-3-8260-5950-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la main ou comment Franz Kafka arrive à tromper sans commettre de fraude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Leroy du Cardonnoy; Boris Czerny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu(x) d'écriture et écriture de lieu(x) : topographie du réel et de l'imaginaire : hommages à Anne-Marie Gresser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.61-75, 2015, (Miscellanea), 978-2-84133-504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bank Pedersen; Haavard Astrup Bakke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.7-11, 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lo mejor del ayuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Kafka, Un artista del hambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casimiro libros, pp.23-54, 2012, ‎ 978-8493967833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce avec l’art. Sur Stuk (1887) d’Herman Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Malkani; Anne-Marie Saint-Gille; Ralf Zschachlitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canon et Identité culturelle. Élites, masses, manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUSE Saint-Etienne, pp.101-109, 2010, 978-2-86272-557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité nue, une littérature froide. Sur Georg Brandes, Gustave Flaubert et la question de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bourguignon; Konrad Harrer; Jørgen Stender Clausen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands courants d’échanges intellectuels : Georg Brandes et la France, l’Allemagne, l’Angleterre. Actes de la deuxième conférence internationale Georg Brandes, Nancy, 13-15 novembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peter Lang, pp.143-161, 2010, 978-3-0343-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirkegårdens latterligste klassiker. Om berømmelse, litteratur og undergang i Døden i Venedig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bugge; Ole Morsing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Mann i syv sind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forlaget Anis, pp.41-64, 2007, 978-87-7457-451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fremmedord. Om eksil, nysgerrighed og letsind i Franz Kafkas Einleitungsvortrag über Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Henrik Skov Nielsen; Peer E. Sørensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeget og ordene. Festskrift til Rolf Reitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.223-240, 2001, 87-7955-125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Værkfigurer - En bille hos Kafka, en dumhed hos Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carsten Madsen; Rolf Reitan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekbátana. Festskrift til Peer E. Sørensen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klim, Institut for Nordisk Sprog og Litteratur, pp.67-91, 2000, 87-7724-962-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den forestillede hverdag — om aspekter af Franz Kafkas daglige liv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Saxo : histoire, identité et nation dans la Geste des Danois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lebouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Sous le signe de Saxo : Histoire, identité et nation dans la Geste des Danois / International Symposium. Under the Sign of Saxo: History, Identity and Nation in the History of the Danes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS 1, 351 p., 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/sources.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Norvège et l'or de la mer : actes du colloque international pluridisciplinaire tenu à l'Université de Caen, 19-20 novembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haavard Astrup Bakke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 143 p., 2013, (Symposia), 978-2-84133-483-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autographie, histoire, politique. Proses germano-scandinaves, entre la fin du XVIIIe siècle et le début du XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04800152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Quixotes selvmord. Om Franz Kafkas skriven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bank Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aarhus University [Aarhus], 2002. Danish. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05418001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A012EBB"/>
+    <w:nsid w:val="D11BAA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p9k4kvygd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-bank-pedersen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8324-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134166035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bank Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p9k4kvygd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12469" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebouteiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Piet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.8149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33346/joutsensvanen.114275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70PFJLZQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.247.0615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.147.0277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Privat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abordo.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10866." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haavard Astrup Bakke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04800152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05418001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>