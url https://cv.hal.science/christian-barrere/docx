--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -730,1908 +730,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique de l'approche patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le patrimoine, d'un objet à un instrument d'analyse, Tome LXVII (n° 4), pp.163-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine, d'un objet à un instrument d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (4), pp.5-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre temps du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.9-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme de luxe et gastronomie de luxe : une nouvelle Sainte Alliance sur fond de patrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Patrimoine et territoire, 21, pp.6-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des patrimoines et dynamique régionale. Quelques enseignements à partir du cas du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse économique de la dimension temporelle des ressources culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.801-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du capital culturel aux patrimoines culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are we at a turning point in the evolution of gastronomy? Paris: An exemplary case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), pp.1409-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.875110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage as a basis for creativity in creative industries: the case of taste industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mind &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11299-013-0122-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines gastronomiques et développement local, les limites du modèle français de gastronomie élitiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Juin 2013 (n° 7), pp.15-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual property rights on creativity and heritage: the case of the fashion industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.305-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-011-9230-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strange story: When crisis leads to wealth. The institution of Champagne wine as a luxury good.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Economic History On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an economic analysis of taste: What philosophy of taste is teaching us.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 2 (n°2, September 2009.), pp.9-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on penser une démocratie économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durcissement de la concurrence et conventions de concurrence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.6493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis, evolution and crisis of an institution: the Protected Designation of Origin in wine markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.165-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137407000628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries du luxe : des industries de patrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'économie du patrimoine, 2007 (3), pp.235-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle évolutionnaire de segmentation des marchés des vins : politiques de qualité et caractéristiques informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie économique substantiviste du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual Property Rights and Cultural Heritage The case of non-cumulative and non-degenerative creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (2), pp.97 - 117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dualisme des ordres de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.243-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.6.243-263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)penser la catégorie économique de patrimoine ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...1826 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5260,582 +5260,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du capital, le patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.D. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réinventer le patrimoine. De la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-7727-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Law, Justice and Republic: The French Heritage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Marciano and J-M. Josselin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law and the State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.283-309, 2005, 978 1 84376 800 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-7727-9</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques économiques du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barrère, D. Barthélémy, M. Nieddu et F-D. Vivien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réinventer le patrimoine, de la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2004, 2-7475-7727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les dynamiques économiques du patrimoine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicial System and Property Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Colombatto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elgar Companion to the Economics of Property Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing; Edward Elgar Publishing, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781845421540.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine de la Haute Couture, cœur de la dynamique de la mode et du luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Barrère, D. Barthélémy, M. Nieddu et F-D. Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le patrimoine, de la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2004, 2-7475-7727-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.223-248, 2004, 2-7475-7727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économistes face à l'objet Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Rousso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Entretiens du Patrimoine 2001. Le regard de l'histoire. L'émergence et l'évolution de la notion de patrimoine au cours du XX° siècle en France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.261-273., 2003, ISBN-10 ‏ : ‎ 2213617066 ISBN-13 ‏ : ‎ 978-2213617060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.223-248, 2004, 2-7475-7727-9</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la formation des prix contemporains : les limites de l'analyse marxienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-C. Delaunay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le capitalisme contemporain : des théorisations nouvelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2003, Recherches économiques François Perroux, 2747514404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335614v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05335873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une problématique keynésienne pour l'économie industrielle ?</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.barrere@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.11.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Noblot Chossat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2267" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3687" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02549384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-013-0122-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-011-9230-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW99C3QK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.6493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137407000628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.243-263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nieddu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-D Vivien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2003.3110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2001.1769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1998.1667" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1996.1180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1985.1016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1985.4036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kebabdjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1984.408790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2024.100123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Vivien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315161495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.gref.2006.01.0193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845421540.00015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-349-20117-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.barrere@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.11.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Noblot Chossat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2267" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02549384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-013-0122-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-011-9230-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW99C3QK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.6493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137407000628" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.243-263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nieddu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-D Vivien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2003.3110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2001.1769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1998.1667" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1996.1180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1985.1016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1985.4036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kebabdjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1984.408790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2024.100123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Vivien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315161495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.gref.2006.01.0193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845421540.00015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-349-20117-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>