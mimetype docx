--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -730,2052 +730,2052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine, d'un objet à un instrument d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique de l'approche patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le patrimoine, d'un objet à un instrument d'analyse, Tome LXVII (n° 4), pp.163-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme de luxe et gastronomie de luxe : une nouvelle Sainte Alliance sur fond de patrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Patrimoine et territoire, 21, pp.6-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quatre temps du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.9-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des patrimoines et dynamique régionale. Quelques enseignements à partir du cas du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse économique de la dimension temporelle des ressources culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.801-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du capital culturel aux patrimoines culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are we at a turning point in the evolution of gastronomy? Paris: An exemplary case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), pp.1409-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2013.875110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage as a basis for creativity in creative industries: the case of taste industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mind &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11299-013-0122-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines gastronomiques et développement local, les limites du modèle français de gastronomie élitiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+              <w:t xml:space="preserve">, 2013, Juin 2013 (n° 7), pp.15-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual property rights on creativity and heritage: the case of the fashion industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.305-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-011-9230-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strange story: When crisis leads to wealth. The institution of Champagne wine as a luxury good.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Economic History On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an economic analysis of taste: What philosophy of taste is teaching us.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 2 (n°2, September 2009.), pp.9-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on penser une démocratie économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durcissement de la concurrence et conventions de concurrence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.6493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries du luxe : des industries de patrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'économie du patrimoine, 2007 (3), pp.235-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle évolutionnaire de segmentation des marchés des vins : politiques de qualité et caractéristiques informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis, evolution and crisis of an institution: the Protected Designation of Origin in wine markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.165-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137407000628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie économique substantiviste du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual Property Rights and Cultural Heritage The case of non-cumulative and non-degenerative creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Noblot Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (2), pp.97 - 117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)penser la catégorie économique de patrimoine ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.237-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ecoap.2014.3688⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dualisme des ordres de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.243-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.6.243-263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tourisme de luxe et gastronomie de luxe : une nouvelle Sainte Alliance sur fond de patrimoines ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dualisme des ordres de la modernité précédé de : (Re)penser la catégorie économique de patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...1293 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-D Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 6 (3), pp.243-263. </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.6.243-263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569032v1</w:t>
@@ -5260,70 +5260,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Law, Justice and Republic: The French Heritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Marciano and J-M. Josselin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.283-309, 2005, 978 1 84376 800 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà du capital, le patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5338,504 +5411,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le patrimoine. De la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2005, 2-7475-7727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.283-309, 2005, 978 1 84376 800 5</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques économiques du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barrère, D. Barthélémy, M. Nieddu et F-D. Vivien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réinventer le patrimoine, de la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2004, 2-7475-7727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les dynamiques économiques du patrimoine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicial System and Property Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Colombatto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elgar Companion to the Economics of Property Rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing; Edward Elgar Publishing, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781845421540.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine de la Haute Couture, cœur de la dynamique de la mode et du luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Barrère, D. Barthélémy, M. Nieddu et F-D. Vivien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le patrimoine, de la culture à l'économie, une nouvelle pensée du patrimoine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-120, 2004, 2-7475-7727-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.223-248, 2004, 2-7475-7727-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la formation des prix contemporains : les limites de l'analyse marxienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-C. Delaunay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le capitalisme contemporain : des théorisations nouvelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2003, Recherches économiques François Perroux, 2747514404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.223-248, 2004, 2-7475-7727-9</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économistes face à l'objet Patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Rousso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Entretiens du Patrimoine 2001. Le regard de l'histoire. L'émergence et l'évolution de la notion de patrimoine au cours du XX° siècle en France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.261-273., 2003, ISBN-10 ‏ : ‎ 2213617066 ISBN-13 ‏ : ‎ 978-2213617060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335873v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une problématique keynésienne pour l'économie industrielle ?</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.barrere@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.11.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Noblot Chossat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2267" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02549384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-013-0122-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-011-9230-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW99C3QK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.6493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137407000628" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.243-263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nieddu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-D Vivien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2003.3110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2001.1769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1998.1667" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1996.1180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1985.1016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1985.4036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kebabdjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1984.408790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2024.100123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Vivien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315161495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.gref.2006.01.0193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845421540.00015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-349-20117-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.barrere@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2015.11.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Noblot Chossat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2267" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3687" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3694" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02549384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2014.3688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-013-0122-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-011-9230-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW99C3QK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.6493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137407000628" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthelemy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.6.243-263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nieddu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-D Vivien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2003.3110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2001.1769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Santagata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1998.1361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1998.1667" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1996.1180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cep.1985.1016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04188394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.1985.4036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kebabdjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1984.408790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mesirca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2024.100123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Vivien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315161495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.roux.2018.01.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.gref.2006.01.0193" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845421540.00015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-349-20117-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>