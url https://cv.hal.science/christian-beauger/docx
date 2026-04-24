--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
+                <w:t xml:space="preserve">Recent advancements in designing high-performance proton exchange membrane fuel cells: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Marteau</w:t>
+                <w:t xml:space="preserve">Saad Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sernissi</w:t>
+                <w:t xml:space="preserve">Amir Zada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
+                <w:t xml:space="preserve">Waseem Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona de Bievre</w:t>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.125753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244236v1</w:t>
+                <w:t xml:space="preserve">hal-05250331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advancements in designing high-performance proton exchange membrane fuel cells: A comprehensive review</w:t>
+                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Ahmed</w:t>
+                <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Zada</w:t>
+                <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseem Iqbal</w:t>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+                <w:t xml:space="preserve">Iona de Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.125753. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250331v1</w:t>
+                <w:t xml:space="preserve">hal-05244236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.113784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1143,784 +1143,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Corrosion Resistance of SnO2 Aerogels Trough Doping for Efficient and Durable Oxygen Evolution Reaction Electrocatalysis in Acidic Media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the Mechanisms of High Activity and Stability of Iridium Supported on Antimony-Doped Tin Oxide Aerogel for Anodes of Proton Exchange Membrane Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claudel</w:t>
+                <w:t xml:space="preserve">Viktoriia Saveleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (13), pp.7283-7294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01084⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2508-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931377v2</w:t>
+                <w:t xml:space="preserve">hal-03884348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Mechanisms of High Activity and Stability of Iridium Supported on Antimony-Doped Tin Oxide Aerogel for Anodes of Proton Exchange Membrane Water Electrolyzers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Kasian</w:t>
+                <w:t xml:space="preserve">Manipulating the Corrosion Resistance of SnO2 Aerogels Trough Doping for Efficient and Durable Oxygen Evolution Reaction Electrocatalysis in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Batuk</w:t>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke Hadermann</w:t>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2508-2516. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.7283-7294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884348v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Sepiolite and Halloysite Nanoclay Additives on the Water Uptake and Swelling of Nafion Based Composite Membranes for PEMFC: Impact of the Blending Time on Composite Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.418-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.181032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138787v1</w:t>
+                <w:t xml:space="preserve">hal-05138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sepiolite and Halloysite Nanoclay Additives on the Water Uptake and Swelling of Nafion Based Composite Membranes for PEMFC: Impact of the Blending Time on Composite Homogeneity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Doped tin oxide aerogels as oxygen evolution reaction catalyst supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.181032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (45), pp.24331-24341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138437v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped tin oxide aerogels as oxygen evolution reaction catalyst supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claudel</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Mosdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (45), pp.24331-24341. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334292v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Taguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Mosdale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.4688-4698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405124v1</w:t>
+                <w:t xml:space="preserve">hal-02138787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb-Doped SnO&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; Aerogels Based Catalysts for Proton Exchange Membrane Fuel Cells: Pt Deposition Routes, Electrocatalytic Activity and Durability</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,307 +2034,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the stability of Pt nanoparticles supported on antimony-doped tin oxide in different potential ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+                <w:t xml:space="preserve">Improving the activity and stability of Ir catalysts for PEM electrolyzer anodes by SnO 2 :Sb aerogel supports: does V addition play an active role in electrocatalysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feihong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miguel López-Haro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Morawietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.05.178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (7), pp.3172 - 3178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA00679A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545805v1</w:t>
+                <w:t xml:space="preserve">hal-01472750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the activity and stability of Ir catalysts for PEM electrolyzer anodes by SnO 2 :Sb aerogel supports: does V addition play an active role in electrocatalysis?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feihong Song</w:t>
+                <w:t xml:space="preserve">Insights into the stability of Pt nanoparticles supported on antimony-doped tin oxide in different potential ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorin Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Morawietz</w:t>
+                <w:t xml:space="preserve">Miguel López-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.993 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.05.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TA00679A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01472750v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt Nanoparticles Supported on Niobium-Doped Tin Dioxide: Impact of the Support Morphology on Pt Utilization and Electrocatalytic Activity</w:t>
               </w:r>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Jiménez Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,64 +2480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium- and antimony-doped tin dioxide aerogels as new catalyst supports for PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (11), pp.5305-5320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2815,368 +2815,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cellulose–silica aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186135v1</w:t>
+                <w:t xml:space="preserve">hal-02420102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose–silica aerogels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420102v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerocellulose: lightweight, porous and hydrophobic cellulose prepared via ambient drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (13), pp.4526-4535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,77 +3339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Aerogels as Catalyst Supports and First Insights on Their Durability in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,71 +3901,71 @@
                 <w:t xml:space="preserve">Preparation and microstructure of titanate nanowire thin films by spray Layer-by-Layer assembly method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pichon</w:t>
+                <w:t xml:space="preserve">Benoît P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse basse température du gallate de zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies (ModVal 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Scherrer Institut; Swiss Federal Office of Energy, Mar 2024, Baden, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,803 +4431,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière Hydrogène Energie à l’IMT, Structuration autour du groupe H2MINES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528308v1</w:t>
+                <w:t xml:space="preserve">cea-04594351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réduction de la quantité d’Ir dans les électrolyseurs PEM grâce à l’utilisation de catalyseurs supportés : présentation du projet ANR MOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Thorel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+                <w:t xml:space="preserve">Deborah J Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04594351v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la quantité d’Ir dans les électrolyseurs PEM grâce à l’utilisation de catalyseurs supportés : présentation du projet ANR MOISE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Roziere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528326v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La filière Hydrogène Energie à l’IMT, Structuration autour du groupe H2MINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Schlessinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528316v1</w:t>
+                <w:t xml:space="preserve">hal-03528308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
+                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504298v1</w:t>
+                <w:t xml:space="preserve">hal-02351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Limitations of Metal-Oxide Supports in Proton-exchange Membrane Fuel Cells and Water Electrolyzers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235th Meeting of the Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351910v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Mosdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5263,1075 +5263,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New low Ir loaded anodes for low temperature water electrolysis (PEMWE) based on doped tin dioxide (SnO2) aerogel as a catalyst support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Benefits and Limitations of Metal-Oxide Supports in Proton-exchange Membrane Fuel Cells and Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cel Forum  (EFCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Luzerne, Switzerland</w:t>
+              <w:t xml:space="preserve">235th Meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458314v1</w:t>
+                <w:t xml:space="preserve">hal-02351910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels for energy applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New low Ir loaded anodes for low temperature water electrolysis (PEMWE) based on doped tin dioxide (SnO2) aerogel as a catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth International Conference on Advanced Sciences (ICAS5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
+              <w:t xml:space="preserve">European Fuel Cel Forum  (EFCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Luzerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458339v1</w:t>
+                <w:t xml:space="preserve">hal-02458314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aerogels for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">The fifth International Conference on Advanced Sciences (ICAS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351878v1</w:t>
+                <w:t xml:space="preserve">hal-02458339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre PERSEE de MINES ParisTech à Sophia Antipolis, nos actions H2 en direction de la mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Correlation between physicochemical properties and blending time for sepiolite and halloysite inside Nafion matrix of proton exchange membrane (PEM) used in fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFE Forum de l'énergie, XVIe FORUM ANNUEL - "Hydrogène et mobilité urbaine en Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cife - Club de Nice, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Power and Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973363v1</w:t>
+                <w:t xml:space="preserve">hal-01980028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Centre PERSEE de MINES ParisTech à Sophia Antipolis, nos actions H2 en direction de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">CIFE Forum de l'énergie, XVIe FORUM ANNUEL - "Hydrogène et mobilité urbaine en Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cife - Club de Nice, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973280v1</w:t>
+                <w:t xml:space="preserve">hal-01973363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between physicochemical properties and blending time for sepiolite and halloysite inside Nafion matrix of proton exchange membrane (PEM) used in fuel cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Sunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Power and Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980028v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Doped tin dioxide aerogel as alternative catalyst support for Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485149v1</w:t>
+                <w:t xml:space="preserve">hal-01426999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped tin dioxide aerogel as alternative catalyst support for Proton Exchange Membrane Fuel Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426999v1</w:t>
+                <w:t xml:space="preserve">hal-01485149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels based PEFC cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pt Nanoparticles Supported on Porous Antimony-Doped Tin Dioxide Aerogel As Cathode Material for Proton-Exchange Membrane Fuel Cells: Electrocatalytic Activity and Degradation Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRiME 2016 - 6th International ECS Electrochemical Energy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society (ECS), The Electrochemical Society of Japan (ECSJ), and The Korean Electrochemical Society (KECS), Oct 2016, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">ECS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426967v1</w:t>
+                <w:t xml:space="preserve">hal-01427028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt Nanoparticles Supported on Porous Antimony-Doped Tin Dioxide Aerogel As Cathode Material for Proton-Exchange Membrane Fuel Cells: Electrocatalytic Activity and Degradation Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels based PEFC cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PRiME 2016 - 6th International ECS Electrochemical Energy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society (ECS), The Electrochemical Society of Japan (ECSJ), and The Korean Electrochemical Society (KECS), Oct 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427028v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,51 +6395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxides Aerogels: catalyst support alternatives for Proton Exchange Membrane Fuel Cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices de dioxyde de titane ou d’étain pour pile à combustible à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6540,1239 +6540,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144598v1</w:t>
+                <w:t xml:space="preserve">hal-01274978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocat, development of advanced catalysts for PEMFC Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Heitzmann</w:t>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia-Sanchez Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Bio-aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158588v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Hydrogen Recirculation Device suited for PEM Fuel Cell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICAE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274985v1</w:t>
+                <w:t xml:space="preserve">hal-01158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn02 Aerogels: Towards Performant and Stable PEFC Catalyst Supports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Hydrogen Recirculation Device suited for PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Grisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th ECS Meeting - Polymer Electrolyte Fuel Cells 15 (PEFC 15) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253618v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels as catalytic support for PEMFC cathode</w:t>
+                <w:t xml:space="preserve">Sn02 Aerogels: Towards Performant and Stable PEFC Catalyst Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guetaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">228th ECS Meeting - Polymer Electrolyte Fuel Cells 15 (PEFC 15) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.1207-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06917.1207ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274972v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for Fuel Cells and Electrolysers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels as catalytic support for PEMFC cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA Workshop - Fuel Cells &amp; Hydrogen Technologies JP, SP2: Catalyst and Electrodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274967v1</w:t>
+                <w:t xml:space="preserve">hal-01274972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for Fuel Cells and Electrolysers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EERA Workshop - Fuel Cells &amp; Hydrogen Technologies JP, SP2: Catalyst and Electrodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274978v1</w:t>
+                <w:t xml:space="preserve">hal-01274967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112727v1</w:t>
+                <w:t xml:space="preserve">hal-01113177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Diascorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+                <w:t xml:space="preserve">Guillaume Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113177v1</w:t>
+                <w:t xml:space="preserve">hal-01112727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-silica hybrid aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral aerogels for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Aerogels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. pp.111-113 - ISBN 978-2-905267-86-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7922,51 +7922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,51 +8155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,90 +8375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8500,51 +8500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of europium and disprosium activated strontium monoaluminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature synthesis of ZnGa2O4 : Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8774,51 +8774,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct water injection vs. membrane humidifier: an experimental comparison of two cathode humidification methods for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international Momentom : accélérer la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8895,51 +8895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2:Nb aerogels, how sol-gel parameters can direct the synthesis route towards an optimization of catalyst support for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9016,51 +9016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,51 +9145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène, synthèse du projet HyTrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,51 +9504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II – Production d’hydrogène bas carbone, Electrolyse de l’eau à basse température : nouveaux matériaux d’électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène, Synthèse du projet HyTrend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, pp.31-34, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9573,51 +9573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production by Photo(electro)lysis of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9659,51 +9659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène par photo(électro)lyse de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9777,51 +9777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'oxydation sélective de monoxyde de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,51 +9884,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration, caractérisation et modélisation des phénomènes de luminescence du monoaluminate de strontium dopé à l'europium et au dysprosium SrAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999INPG4214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10141,51 +10141,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour la conversion et la production d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Nice Sophia Antipolis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10372,51 +10372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04449" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0041806jes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Haro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.178" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K2D6810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Song" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Morawietz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00679A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jim&#233;nez Morales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0340-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9833-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.117.381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huguenin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010161906673" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQP4P6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlessinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351910v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heitzmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274952v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Sanchez Daniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1207ecst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519886v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tigreat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG4214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04086811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0041806jes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Morawietz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00679A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Haro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.178" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K2D6810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jim&#233;nez Morales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0340-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9833-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.117.381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huguenin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010161906673" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQP4P6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlessinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heitzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Sanchez Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1207ecst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519886v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tigreat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG4214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04086811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>