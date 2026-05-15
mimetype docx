--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advancements in designing high-performance proton exchange membrane fuel cells: A comprehensive review</w:t>
+                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Ahmed</w:t>
+                <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Zada</w:t>
+                <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseem Iqbal</w:t>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+                <w:t xml:space="preserve">Iona de Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.125753. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250331v1</w:t>
+                <w:t xml:space="preserve">hal-05244236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
+                <w:t xml:space="preserve">Recent advancements in designing high-performance proton exchange membrane fuel cells: A comprehensive review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Marteau</w:t>
+                <w:t xml:space="preserve">Saad Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sernissi</w:t>
+                <w:t xml:space="preserve">Amir Zada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
+                <w:t xml:space="preserve">Waseem Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona de Bievre</w:t>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.125753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244236v1</w:t>
+                <w:t xml:space="preserve">hal-05250331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaomiao Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benabdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.113784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -875,1052 +875,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Evolution Reaction Activity and Stability Benchmarks for Supported and Unsupported IrOx Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+                <w:t xml:space="preserve">Camila Daiane Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Akrout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Cavaliere</w:t>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.4107-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227565v1</w:t>
+                <w:t xml:space="preserve">hal-03195339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Evolution Reaction Activity and Stability Benchmarks for Supported and Unsupported IrOx Electrocatalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.4107-4116. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c04613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195339v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Mechanisms of High Activity and Stability of Iridium Supported on Antimony-Doped Tin Oxide Aerogel for Anodes of Proton Exchange Membrane Water Electrolyzers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the Corrosion Resistance of SnO2 Aerogels Trough Doping for Efficient and Durable Oxygen Evolution Reaction Electrocatalysis in Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyane Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Saveleva</w:t>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joke Hadermann</w:t>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.2508-2516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04449⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.7283-7294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884348v1</w:t>
+                <w:t xml:space="preserve">hal-02931377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Corrosion Resistance of SnO2 Aerogels Trough Doping for Efficient and Durable Oxygen Evolution Reaction Electrocatalysis in Acidic Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chattot</w:t>
+                <w:t xml:space="preserve">Insight into the Mechanisms of High Activity and Stability of Iridium Supported on Antimony-Doped Tin Oxide Aerogel for Anodes of Proton Exchange Membrane Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Saveleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claudel</w:t>
+                <w:t xml:space="preserve">Maria Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+                <w:t xml:space="preserve">Joke Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (13), pp.7283-7294. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.2508-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b04449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931377v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sepiolite and Halloysite Nanoclay Additives on the Water Uptake and Swelling of Nafion Based Composite Membranes for PEMFC: Impact of the Blending Time on Composite Homogeneity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.181032⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.4688-4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138437v1</w:t>
+                <w:t xml:space="preserve">hal-02138787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped tin oxide aerogels as oxygen evolution reaction catalyst supports</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Sepiolite and Halloysite Nanoclay Additives on the Water Uptake and Swelling of Nafion Based Composite Membranes for PEMFC: Impact of the Blending Time on Composite Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.418-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.181032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334292v1</w:t>
+                <w:t xml:space="preserve">hal-05138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Mosdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Doped tin oxide aerogels as oxygen evolution reaction catalyst supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Berthomé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.4688-4698. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (45), pp.24331-24341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138787v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb-Doped SnO&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; Aerogels Based Catalysts for Proton Exchange Membrane Fuel Cells: Pt Deposition Routes, Electrocatalytic Activity and Durability</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the activity and stability of Ir catalysts for PEM electrolyzer anodes by SnO 2 :Sb aerogel supports: does V addition play an active role in electrocatalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,64 +2200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel López-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Jiménez Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,64 +2480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium- and antimony-doped tin dioxide aerogels as new catalyst supports for PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (11), pp.5305-5320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose–silica aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,90 +2963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerocellulose: lightweight, porous and hydrophobic cellulose prepared via ambient drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,90 +3339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Aerogels as Catalyst Supports and First Insights on Their Durability in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse basse température du gallate de zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th Symposium on Modeling and Experimental Validation Trafo Baden of Electrochemical Energy Technologies (ModVal 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Scherrer Institut; Swiss Federal Office of Energy, Mar 2024, Baden, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,1575 +4431,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La filière Hydrogène Energie à l’IMT, Structuration autour du groupe H2MINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Schlessinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04594351v1</w:t>
+                <w:t xml:space="preserve">hal-03528308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la quantité d’Ir dans les électrolyseurs PEM grâce à l’utilisation de catalyseurs supportés : présentation du projet ANR MOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah J Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière Hydrogène Energie à l’IMT, Structuration autour du groupe H2MINES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Schlessinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528308v1</w:t>
+                <w:t xml:space="preserve">cea-04594351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Benefits and Limitations of Metal-Oxide Supports in Proton-exchange Membrane Fuel Cells and Water Electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">235th Meeting of the Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351878v1</w:t>
+                <w:t xml:space="preserve">hal-02351910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Mosdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504298v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458275v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Limitations of Metal-Oxide Supports in Proton-exchange Membrane Fuel Cells and Water Electrolyzers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">New low Ir loaded anodes for low temperature water electrolysis (PEMWE) based on doped tin dioxide (SnO2) aerogel as a catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235th Meeting of the Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dallas, United States</w:t>
+              <w:t xml:space="preserve">European Fuel Cel Forum  (EFCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Luzerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351910v1</w:t>
+                <w:t xml:space="preserve">hal-02458314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New low Ir loaded anodes for low temperature water electrolysis (PEMWE) based on doped tin dioxide (SnO2) aerogel as a catalyst support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aerogels for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cel Forum  (EFCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Luzerne, Switzerland</w:t>
+              <w:t xml:space="preserve">The fifth International Conference on Advanced Sciences (ICAS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458314v1</w:t>
+                <w:t xml:space="preserve">hal-02458339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels for energy applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth International Conference on Advanced Sciences (ICAS5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458339v1</w:t>
+                <w:t xml:space="preserve">hal-02351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between physicochemical properties and blending time for sepiolite and halloysite inside Nafion matrix of proton exchange membrane (PEM) used in fuel cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Centre PERSEE de MINES ParisTech à Sophia Antipolis, nos actions H2 en direction de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Power and Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">CIFE Forum de l'énergie, XVIe FORUM ANNUEL - "Hydrogène et mobilité urbaine en Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cife - Club de Nice, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980028v1</w:t>
+                <w:t xml:space="preserve">hal-01973363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre PERSEE de MINES ParisTech à Sophia Antipolis, nos actions H2 en direction de la mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Sunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFE Forum de l'énergie, XVIe FORUM ANNUEL - "Hydrogène et mobilité urbaine en Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cife - Club de Nice, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973363v1</w:t>
+                <w:t xml:space="preserve">hal-01973280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correlation between physicochemical properties and blending time for sepiolite and halloysite inside Nafion matrix of proton exchange membrane (PEM) used in fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahng Hyuck Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Power and Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973280v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped tin dioxide aerogel as alternative catalyst support for Proton Exchange Membrane Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pt Nanoparticles Supported on Porous Antimony-Doped Tin Dioxide Aerogel As Cathode Material for Proton-Exchange Membrane Fuel Cells: Electrocatalytic Activity and Degradation Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ECS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426999v1</w:t>
+                <w:t xml:space="preserve">hal-01427028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6035,148 +6074,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt Nanoparticles Supported on Porous Antimony-Doped Tin Dioxide Aerogel As Cathode Material for Proton-Exchange Membrane Fuel Cells: Electrocatalytic Activity and Degradation Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doped tin dioxide aerogel as alternative catalyst support for Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427028v1</w:t>
+                <w:t xml:space="preserve">hal-01426999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels based PEFC cathode</w:t>
               </w:r>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,51 +6287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,51 +6395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Oxides Aerogels: catalyst support alternatives for Proton Exchange Membrane Fuel Cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices de dioxyde de titane ou d’étain pour pile à combustible à membrane échangeuse de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6540,1170 +6540,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Guétaz</w:t>
+                <w:t xml:space="preserve">Nanocat, development of advanced catalysts for PEMFC Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia-Sanchez Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274978v1</w:t>
+                <w:t xml:space="preserve">hal-01274952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocat, development of advanced catalysts for PEMFC Automotive Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Garcia-Sanchez Daniel</w:t>
+                <w:t xml:space="preserve">Bio-aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274952v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rudaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t>
+              <w:t xml:space="preserve">ICAE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144598v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+                <w:t xml:space="preserve">Sn02 Aerogels: Towards Performant and Stable PEFC Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guetaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">228th ECS Meeting - Polymer Electrolyte Fuel Cells 15 (PEFC 15) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.1207-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06917.1207ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158588v1</w:t>
+                <w:t xml:space="preserve">hal-01253618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Hydrogen Recirculation Device suited for PEM Fuel Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for Fuel Cells and Electrolysers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EERA Workshop - Fuel Cells &amp; Hydrogen Technologies JP, SP2: Catalyst and Electrodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274985v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn02 Aerogels: Towards Performant and Stable PEFC Catalyst Supports</w:t>
+                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels as catalytic support for PEMFC cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th ECS Meeting - Polymer Electrolyte Fuel Cells 15 (PEFC 15) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253618v1</w:t>
+                <w:t xml:space="preserve">hal-01274972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb or Nb doped tin dioxide aerogels as catalytic support for PEMFC cathode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Hydrogen Recirculation Device suited for PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Grisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274972v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for Fuel Cells and Electrolysers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA Workshop - Fuel Cells &amp; Hydrogen Technologies JP, SP2: Catalyst and Electrodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274967v1</w:t>
+                <w:t xml:space="preserve">hal-01274978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Diascorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+                <w:t xml:space="preserve">Guillaume Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113177v1</w:t>
+                <w:t xml:space="preserve">hal-01112727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic-inorganic composite and hybrid aerogels for thermal superinsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Diascorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112727v1</w:t>
+                <w:t xml:space="preserve">hal-01113177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-silica hybrid aerogels</w:t>
               </w:r>
@@ -7715,51 +7715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demilecamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral aerogels for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Aerogels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. pp.111-113 - ISBN 978-2-905267-86-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7922,51 +7922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,51 +8155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,90 +8375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8500,51 +8500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of europium and disprosium activated strontium monoaluminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature synthesis of ZnGa2O4 : Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8774,51 +8774,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct water injection vs. membrane humidifier: an experimental comparison of two cathode humidification methods for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international Momentom : accélérer la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris Saclay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8895,51 +8895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2:Nb aerogels, how sol-gel parameters can direct the synthesis route towards an optimization of catalyst support for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,264 +9010,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
+              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274994v1</w:t>
+                <w:t xml:space="preserve">hal-01274989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barchiesi C.,Chianella M.,Cigolotti V. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274989v1</w:t>
+                <w:t xml:space="preserve">hal-01274994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalyseurs à base de nanoparticules de platine déposées sur TiO2 dopé Nb pour application pile à combustible basse température</w:t>
               </w:r>
@@ -9410,51 +9410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène, synthèse du projet HyTrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,51 +9504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II – Production d’hydrogène bas carbone, Electrolyse de l’eau à basse température : nouveaux matériaux d’électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène, Synthèse du projet HyTrend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, pp.31-34, 2025, DISSEM.I.N.E.S, 978-2-38542-728-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9573,51 +9573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production by Photo(electro)lysis of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9659,51 +9659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène par photo(électro)lyse de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9777,51 +9777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'oxydation sélective de monoxyde de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tigreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,51 +9884,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration, caractérisation et modélisation des phénomènes de luminescence du monoaluminate de strontium dopé à l'europium et au dysprosium SrAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999INPG4214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10141,51 +10141,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour la conversion et la production d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Nice Sophia Antipolis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10372,51 +10372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Iqbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0041806jes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Morawietz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00679A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Haro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.178" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K2D6810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jim&#233;nez Morales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0340-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9833-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.117.381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huguenin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010161906673" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQP4P6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlessinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heitzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Sanchez Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253618v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1207ecst" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519886v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tigreat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG4214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04086811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Kanaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Gi Yoon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Je Woo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931377v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Saveleva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Batuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04449" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05138437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.181032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0041806jes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Morawietz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA00679A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Haro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.178" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K2D6810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jim&#233;nez Morales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-016-0340-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9833-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.117.381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huguenin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1010161906673" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DQQP4P6B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04931838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abd El Kader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01362058mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlessinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04594351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heitzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Sanchez Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1207ecst" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274967v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274985v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Grisard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519581v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso Nobrega" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vacquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800351v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519886v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tigreat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPG4214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04086811v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>