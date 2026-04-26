--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -118,278 +118,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t>
+                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cooper</w:t>
+                <w:t xml:space="preserve">Anton Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275512v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Constraints through Partial Queries</w:t>
+                <w:t xml:space="preserve">Complexity of minimum-size arc-inconsistency explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Dries</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 319, pp.103896. </w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.427-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2023.103896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10601-023-09360-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028358v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reordering all agents in asynchronous backtracking for distributed constraint satisfaction problems</w:t>
               </w:r>
@@ -1789,246 +1789,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00382606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain filtering consistencies for non-binary constraints</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of Singleton Arc Consistency and Its Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 172 (6-7), pp.800-822. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 172 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.10.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00250086v1</w:t>
+                <w:t xml:space="preserve">lirmm-00230949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Singleton Arc Consistency and Its Extensions</w:t>
+                <w:t xml:space="preserve">Domain filtering consistencies for non-binary constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Debruyne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Stergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 172 (1), pp.29-41. </w:t>
+              <w:t xml:space="preserve">, 2008, 172 (6-7), pp.800-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00230949v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Reasoning with Global Constraints</w:t>
               </w:r>
@@ -2267,261 +2267,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Coarse-Grained Arc Consistency Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Regimes Across Constrainedness Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cèsar Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Selman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuanlin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 165 (2), pp.165-185. </w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (4), pp.317-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2005.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10601-005-2807-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105310v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Regimes Across Constrainedness Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimal Coarse-Grained Arc Consistency Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla P. Gomes</w:t>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cèsar Fernández</w:t>
+                <w:t xml:space="preserve">Roland H.C. Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Selman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
+                <w:t xml:space="preserve">Yuanlin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (4), pp.317-337. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165 (2), pp.165-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10601-005-2807-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2005.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105348v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Backtracking Without Adding Links: A New Member in the ABT Family</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1420-1427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3561,51 +3561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omissions in Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis C. Tsouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Stergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3769,51 +3769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Driven Multiple Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis C. Tsouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Stergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Paramonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Raedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,368 +4517,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02310677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de Classement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cycle-Based Singleton Local Consistencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Y. Choueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States. pp.5005-5006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02059660v1</w:t>
+                <w:t xml:space="preserve">lirmm-01711585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-Based Singleton Local Consistencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Berthe Y. Choueiry</w:t>
+                <w:t xml:space="preserve">Closed-Pattern : Une contrainte globale pour l’extraction de motifs fréquents fermés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, San Francisco, United States. pp.5005-5006</w:t>
+              <w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01711585v1</w:t>
+                <w:t xml:space="preserve">hal-02088910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Pattern : Une contrainte globale pour l’extraction de motifs fréquents fermés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes de Classement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2017 - 13es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil-sur-mer, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088910v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02059660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contrainte de circuit adaptée aux tournées multiples</w:t>
               </w:r>
@@ -5083,399 +5083,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01276187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Constraints</w:t>
+                <w:t xml:space="preserve">Complexity Results in Optimistic/Pessimistic Preference Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Hisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, CA, United States. pp.930-937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374715v1</w:t>
+                <w:t xml:space="preserve">lirmm-01987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Constraint for Closed Frequent Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2016 - 22nd International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.333-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44953-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01374719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Results in Optimistic/Pessimistic Preference Reasoning</w:t>
+                <w:t xml:space="preserve">Ranking Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.705-711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.0144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01987872v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Constraint Aquisition</w:t>
               </w:r>
@@ -5671,217 +5671,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01374716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par contraintes pour la vendange sélective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Bounds Consistencies and Their Application to Linear Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Stergiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.51-56</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.3717-3724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738913v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Bounds Consistencies and Their Application to Linear Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation par contraintes pour la vendange sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kostas Stergiou</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.3717-3724</w:t>
+              <w:t xml:space="preserve">11èmes Journées Francophones de Programmation par Contraintes (JFPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276177v1</w:t>
+                <w:t xml:space="preserve">hal-02738913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Operational Constraints to Optimize Differential Harvest in Viticulture</w:t>
               </w:r>
@@ -5978,226 +5978,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits for Adaptive Constraint Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Balafrej</w:t>
+                <w:t xml:space="preserve">A Constraint-Based Approach to the Differential Harvest Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Cork (UCC). IRL., Aug 2015, Cork, Ireland. pp.541-556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23219-5_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234361v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint-Based Approach to the Differential Harvest Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Briot</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandits for Adaptive Constraint Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Balafrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference on Principles and Practice of Constraint Programming (CP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.290-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275591v1</w:t>
+                <w:t xml:space="preserve">hal-01234361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning about Connectivity Constraints</w:t>
               </w:r>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6402,982 +6402,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01276190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically During Search</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2014 - 26th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743901v1</w:t>
+                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
+                <w:t xml:space="preserve">Solve a Constraint Problem without Modeling It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.099-104, </w:t>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limasso, Cyprus. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
+                <w:t xml:space="preserve">lirmm-01228368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solve a Constraint Problem without Modeling It</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically during Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Limasso, Cyprus. pp.1-7, </w:t>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.8-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01228368v1</w:t>
+                <w:t xml:space="preserve">lirmm-01228369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically during Search</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning about Constraint Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Narodytska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.13⟩</w:t>
+              <w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. pp.795-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13560-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01228369v1</w:t>
+                <w:t xml:space="preserve">hal-02742999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about Constraint Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining Virtual Arc Consistency Dynamically During Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRICAI: Pacific Rim International Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTAI 2014 - 26th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742999v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de contraintes avec des requêtes partielles</w:t>
+                <w:t xml:space="preserve">Boosting Constraint Acquisition via Generalization Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Katsirelos</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mechqrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2014 - 10es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.099-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01229549v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance constraint family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Singleton-based Consistencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Balafrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard-Cantin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. pp.2601-2607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743284v1</w:t>
+                <w:t xml:space="preserve">lirmm-01067213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Singleton-based Consistencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The balance constraint family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Picard-Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. pp.2601-2607</w:t>
+              <w:t xml:space="preserve">CP 2014 - 20th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01067213v1</w:t>
+                <w:t xml:space="preserve">hal-02743284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Relational Consistency Algorithms Using Dynamic Relation Partitioning</w:t>
               </w:r>
@@ -7474,274 +7474,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01067437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Parameterized Consistency for Non-Binary CSPs by Counting Supports</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_54⟩</w:t>
+              <w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01067342v1</w:t>
+                <w:t xml:space="preserve">hal-01023267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffered Resource Constraint: Algorithms and Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Parameterized Consistency for Non-Binary CSPs by Counting Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Y. Choueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR: Integration of AI and OR Techniques in Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.318-333, </w:t>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.755-764, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07046-9_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023267v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01067342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balance Constraint Family</w:t>
               </w:r>
@@ -7753,77 +7753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picard-Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.174-189, </w:t>
@@ -7874,51 +7874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de contraintes par requêtes de généralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,276 +7980,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01229548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining Arc Consistency Asynchronously in Synchronous Distributed Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ezzahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
+                <w:t xml:space="preserve">lirmm-00748195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérences Locales Paramétrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Balafrej</w:t>
+                <w:t xml:space="preserve">Dynamic virtual arc consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00830410v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Forward Bounding Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8268,92 +8256,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.708-723, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40627-0_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00839024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and Exploiting Subproblem Tractability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8362,324 +8350,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.468-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00830330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Arc Consistency Asynchronously in Synchronous Distributed Search</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint Acquisition via Partial Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.475-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00748195v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00830325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic virtual arc consistency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Cohérences Locales Paramétrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Balafrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02745649v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Combining Set Variable Representations</w:t>
               </w:r>
@@ -8957,381 +8957,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien asynchrone de la consistance d'arc dans la recherche distribuée synchrone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Virtual Arc Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.098-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830408v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Virtual Arc Consistency</w:t>
+                <w:t xml:space="preserve">Global Inverse Consistency for Interactive Constraint Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thi Hông Hiêp Nguyên</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.098-103</w:t>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830307v1</w:t>
+                <w:t xml:space="preserve">hal-01147298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Inverse Consistency for Interactive Constraint Satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintien asynchrone de la consistance d'arc dans la recherche distribuée synchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ezzahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecoutre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.159-174</w:t>
+              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147298v1</w:t>
+                <w:t xml:space="preserve">lirmm-00830408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Parameterized Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Balafrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9372,147 +9372,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00839025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including Soft Global Constraints in DCOPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtering decomposable global cost functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toronto, Canada. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00748177v1</w:t>
+                <w:t xml:space="preserve">hal-02747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9571,251 +9592,230 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Programmation par Contraintes (AFPC). FRA., May 2012, Toulouse, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes globales et décompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2012 - 8es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering decomposable global cost functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Allouche</w:t>
+                <w:t xml:space="preserve">Including Soft Global Constraints in DCOPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Meseguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Sixth Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2012 - 18th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Québec City, Canada. pp.175-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33558-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747813v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00748177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage de fonctions de coût globales décomposables</w:t>
               </w:r>
@@ -9939,51 +9939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch and Learn pour l'acquisition de CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10397,77 +10397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alldifferent Constraint with Precedences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Narodytska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10682,51 +10682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guttiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Workshop on Preferences and Soft Constraints (Soft'11) in 17th Int. Conf. on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perugia, Italy. pp.16-30</w:t>
@@ -10768,77 +10768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of the NValue Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Narodytska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11006,77 +11006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating Conjuctions of ALLDIFFERENT Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Narodytska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11601,64 +11601,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit Complexity and Decompositions of Global Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Narodytska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11709,77 +11709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decompositions of All Different, Global Cardinality and Related Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Katsirelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Narodytska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11811,147 +11811,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00382607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Robot Behaviors through Constraint Networks Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding Search in QCSP+ with Back-Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Paulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Sallantin</w:t>
+                <w:t xml:space="preserve">Guillaume Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2008 - 20th IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2008.83⟩</w:t>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.175-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00349025v1</w:t>
+                <w:t xml:space="preserve">lirmm-00329894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réordonnancement de domaines dans les réseaux de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11980,217 +11967,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2008 - 4es Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00291550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Constraint Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Design of Robot Behaviors through Constraint Networks Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sallantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling with Constraints: Theory and Practice ACP Summer School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2008 - 20th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dayton, OH, United States. pp.275-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2008.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00329868v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00349025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Search in QCSP+ with Back-Propagation</w:t>
+                <w:t xml:space="preserve">Automated Constraint Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling with Constraints: Theory and Practice ACP Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00329894v1</w:t>
+                <w:t xml:space="preserve">lirmm-00329868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLIDE: A Useful Special Case of the CARDPATH Constraint</w:t>
               </w:r>
@@ -12539,51 +12539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Hnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Chicago, IL, United States. pp.235-240</w:t>
@@ -12606,303 +12606,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t>
+                <w:t xml:space="preserve">Query-Driven Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t>
+              <w:t xml:space="preserve">IJCAI 2007 - 20th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195913v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-Driven Constraint Acquisition</w:t>
+                <w:t xml:space="preserve">Reformulating Global Constraints: The SLIDE and REGULAR Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Hnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Guy Quimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2007 - 20th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.44-49</w:t>
+              <w:t xml:space="preserve">SARA: Symposium on Abstraction, Reformulation, and Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Whistler, Canada. pp.80-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195905v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Implied Global Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13146,545 +13146,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BlockSolve : une approche bottom-up des QCSP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ROOTS Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Hnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00085794v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Constraint Satisfaction Problems</w:t>
+                <w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Verger</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Hnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModRef 2006 - 5th International Workshop on Constraint Modelling and Reformulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.17-29</w:t>
+              <w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00134937v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Range Constraint: Algorithms and Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BlockSolve : une approche bottom-up des QCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR'06: International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Cork, Ireland, pp.59-73</w:t>
+              <w:t xml:space="preserve">JFPC 2006 - 2e Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135217v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00085794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocksolve: A bottom-up approach for solving quantified CSPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Strategic Constraint Satisfaction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ModRef 2006 - 5th International Workshop on Constraint Modelling and Reformulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.17-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135534v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00134937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ROOTS Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocksolve: A bottom-up approach for solving quantified CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.75-90, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.635-649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11889205_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11889205_8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00135537v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Historical Data to Build Constraint Viewpoints</w:t>
               </w:r>
@@ -13791,51 +13791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13867,331 +13867,383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and Suboptimal Singleton Arc Consistency Algorithms</w:t>
+                <w:t xml:space="preserve">Acquiring Parameters of Implied Global Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Debruyne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.747-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11564751_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106097v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes Optimaux et Sous-optimaux de Singleton Consistance d'Arc</w:t>
+                <w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Debruyne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Hnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2005 - 1res Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.277-286</w:t>
+              <w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uppsala, Sweden, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00378944v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00378928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring Parameters of Implied Global Constraints</w:t>
+                <w:t xml:space="preserve">Apprentissage de Contraintes Globales Implicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Petit</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2005 - 1res Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.249-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106045v1</w:t>
+                <w:t xml:space="preserve">inria-00000069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Among, Common and Disjoint Constraints</w:t>
+                <w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
@@ -14222,310 +14274,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kiziltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings CSCLP: Revised Selected and Invited Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPAIOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Prague, Czech Republic. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11493853_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00378928v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de Contraintes Globales Implicites</w:t>
+                <w:t xml:space="preserve">Optimal and Suboptimal Singleton Arc Consistency Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Petit</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2005 - 1res Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.249-258</w:t>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000069v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering Algorithms for the NValue Constraint</w:t>
+                <w:t xml:space="preserve">Algorithmes Optimaux et Sous-optimaux de Singleton Consistance d'Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC 2005 - 1res Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, France. pp.277-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106098v1</w:t>
+                <w:t xml:space="preserve">lirmm-00378944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Range and Roots Constraints: Specifying Counting and Occurrence Problems</w:t>
               </w:r>
@@ -14645,51 +14645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAT-Based Version Space Algorithm for Acquiring Constraint Satisfaction Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14743,460 +14743,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tractability of Global Constraints</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of Singleton Arc Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Modelling and Solving Problems with Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Valencia, Spain. pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108916v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Regimes Across Constrainedness Regions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tractability of Global Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Hnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.32-46, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_6⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.716-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108914v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Learning Power of Examples in Automated Constraint Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Regimes Across Constrainedness Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cèsar Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Selman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O'Sullivan Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.123-137, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_12⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.32-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108774v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Singleton Arc Consistency</w:t>
+                <w:t xml:space="preserve">Leveraging the Learning Power of Examples in Automated Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Debruyne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene C. Freuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O'Sullivan Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Modelling and Solving Problems with Constraints</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toronto, Canada. pp.123-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30201-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108866v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Asynchronous Backtracking for Dealing with Complex Local Problems</w:t>
               </w:r>
@@ -15685,735 +15685,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Consistencies in SAT</w:t>
+                <w:t xml:space="preserve">Pareto-Like Distributions in Random Binary CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toby Walsh</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cèsar Fernàndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla P. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t>
+              <w:t xml:space="preserve">ACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Palma de Majorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Conflits pour la Résolution de Problèmes Sur-Contraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Petit</w:t>
+                <w:t xml:space="preserve">Constraint Acquisition as Semi-Automatic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene C. Freuder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPC: Journées Nationales sur la Résolution Pratique des Problèmes NP-Complets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Amiens, France. pp.293-307</w:t>
+              <w:t xml:space="preserve">IA: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cambridge, United Kingdom. pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269779v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Semi-Automatique par Acquisition de Contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
+                <w:t xml:space="preserve">A General Conflict-Set Based Framework for Partial Constraint Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA: Rencontres Nationales des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Laval, France. pp.97-110</w:t>
+              <w:t xml:space="preserve">Soft Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191969v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagate the Right Thing: How Preferences Can Speed-Up Constraint Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Semi-Automatique par Acquisition de Contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Junker</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.191-196</w:t>
+              <w:t xml:space="preserve">RJCIA: Rencontres Nationales des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Laval, France. pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269564v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto-Like Distributions in Random Binary CSP</w:t>
+                <w:t xml:space="preserve">Propagate the Right Thing: How Preferences Can Speed-Up Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla P. Gomez</w:t>
+                <w:t xml:space="preserve">Anaïs Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Valls</w:t>
+                <w:t xml:space="preserve">Ulrich Junker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Palma de Majorqua, Spain</w:t>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269777v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Conflict-Set Based Framework for Partial Constraint Satisfaction</w:t>
+                <w:t xml:space="preserve">Détection de Conflits pour la Résolution de Problèmes Sur-Contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Constraints</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">JNPC: Journées Nationales sur la Résolution Pratique des Problèmes NP-Complets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Amiens, France. pp.293-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269780v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Acquisition as Semi-Automatic Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Consistencies in SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cambridge, United Kingdom. pp.111-124</w:t>
+              <w:t xml:space="preserve">SAT: Theory and Applications of Satisfiability Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.400-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191968v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre ou ne pas Etre, une Contrainte Globale</w:t>
               </w:r>
@@ -16481,51 +16481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Semi-Automatique par Acquisition de Contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16576,51 +16576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Automatic Modeling by Constraint Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16807,281 +16807,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Based Algorithm for Max-CSP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Famille ABT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Meseguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNPC: Journées Nationales sur la Résolution Pratique de Problèmes NP-Complets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nice, France. pp.57-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268450v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Famille ABT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range-Based Algorithm for Max-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Meseguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPC: Journées Nationales sur la Résolution Pratique de Problèmes NP-Complets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP: Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Ithaca, NY, United States. pp.280-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-46135-3_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-Based Algorithm for Max-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17113,307 +17113,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood-Based Variable Ordering Heuristics for the Constraint Satisfaction Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Principles and Practice of Constraint Programming (CP 2001)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.267-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300268v1</w:t>
+                <w:t xml:space="preserve">edutice-00000467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypermédias et cartes de concepts pour apprendre avec des métaphores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood-Based Variable Ordering Heuristics for the Constraint Satisfaction Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assef Chmeiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Meyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Principles and Practice of Constraint Programming (CP 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paphos, Cyprus. pp.565-569, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45578-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000467v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques multi-niveaux pour ordonner les variables dans les CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assef Chmeiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 7ème journées Nationales sur la résolution Pratique des problèmes NP-Complets (JNPC'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Toulouse-France, Région indéterminée. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18059,220 +18059,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the Twenty-Ninth International Joint Conference on Artificial Intelligence, IJCAI 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-0-9992411-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270163v1</w:t>
+                <w:t xml:space="preserve">lirmm-03379779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the Twenty-Ninth International Joint Conference on Artificial Intelligence, IJCAI 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-0-9992411-6-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cepadues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03379779v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining and Constraint Programming</w:t>
               </w:r>
@@ -18555,295 +18555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02995451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Consistency in Constraint Solving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Katsirelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Lazaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Constraint Programming - Foundations of a Cross-Disciplinary Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10101, Springer, pp.226-253, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t>
+              <w:t xml:space="preserve">Data Mining and Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10101 (Chapter 3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_9⟩</w:t>
+                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711595v1</w:t>
+                <w:t xml:space="preserve">hal-01606245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approaches to Constraint Acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Consistency in Constraint Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Balafrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Bessiere; Luc De Raedt; Lars Kotthoff; Siegfried Nijssen; Barry O'Sullivan; Dino Pedreschi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Mining and Constraint Programming - Foundations of a Cross-Disciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10101, Springer, pp.226-253, 2016, Lecture Notes in Computer Science, 978-3-319-50136-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50137-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01606245v1</w:t>
+                <w:t xml:space="preserve">hal-01711595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inductive Constraint Programming Loop</w:t>
               </w:r>
@@ -19709,51 +19709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N. Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H&#244;ng Hi&#234;p Nguy&#234;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9250-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc De Raedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kotthoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2017.3711637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismel Brito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Meseguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9144-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnon Meisels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9122-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Silaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Debruyne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9080-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stergiou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.10.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KQPB1VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00230949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV5VM5L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland H.C. Yap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2005.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Selman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-005-2807-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Maestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseguer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene C. Freuder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrosa Bondia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(02)00263-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0004-3702(94)90041-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250893" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elabbassi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04264711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03557516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_41" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Woodward" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Y. Choueiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Howel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paramonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01711585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01711547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hisler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Balafrej" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_38" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_33" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_50" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_54" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_52" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.14" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rappini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830408v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00752314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lallouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shant Karakashian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_50" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guttiriez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reeson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Benelallam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_25" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MRR5F2W5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329857v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195896v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raymond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.80" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085794v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134937v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135534v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_45" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135484v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378944v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106045v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564751_57" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PCT5JL7L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O&#8217;Sullivan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564096_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108774v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_12" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108866v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269779v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269564v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fabre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Junker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Gomez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Valls" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191968v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Connell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_58" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KGQT5F2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269643v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_54" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268450v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_19" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13NQ2QM3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269318v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300268v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assef Chmeiss" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_40" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35NLZ0WX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300278v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310588v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/145448.145487" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310575v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379779v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711594v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Nijssen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204133v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711595v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117128v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269781v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00691197v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595688v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carbonnel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hebrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2023.103896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-023-09360-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mechqrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N. Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2019.103169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi H&#244;ng Hi&#234;p Nguy&#234;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-016-9250-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Lazaar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O'Sullivan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2015.08.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc De Raedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tias Guns" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kotthoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2017.3711637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boizumault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.06.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismel Brito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Meseguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ezzahir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-013-9144-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amnon Meisels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9122-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Silaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Debruyne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9080-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hnich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kiziltan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00230949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV5VM5L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00250086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Stergiou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.10.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KQPB1VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9007-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-006-9001-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6ZLGK50-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Gomes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Selman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-005-2807-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland H.C. Yap" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanlin Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2005.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Maestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2004.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Hentenryck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meseguer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene C. Freuder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrosa Bondia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(02)00263-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0004-3702(94)90041-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA250893" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Elabbassi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04264711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CP.2022.9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5499" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis C. Tsouros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Bachir Belaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03557516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30048-7_41" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975673.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Woodward" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Y. Choueiry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/193" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01896872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maamar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_35" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Howel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ait Addi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93031-2_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paramonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Raedt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01711585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02088910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02059660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01711547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.69" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01987872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Hisler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lemi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44953-1_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcangioli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275591v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Balafrej" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23219-5_33" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01228369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-02742999v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Narodytska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13560-1_63" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-99" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard-Cantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Schneider" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_50" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;nard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Guy Quimper" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_23" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_54" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480384" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839024v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_52" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830330v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rappini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40627-0_14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00752314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lallouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lopez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shant Karakashian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33558-7_50" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Loudini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017977v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guttiriez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558048v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00558132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reeson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_16" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B9WVV3B2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Benelallam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04244-7_25" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MRR5F2W5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382608v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00382607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329894v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00349025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2008.83" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Belaissaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00329857v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195905v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195896v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raymond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2007.80" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135537v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4623K8CZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135217v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085794v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135534v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_45" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135484v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564751_57" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PCT5JL7L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106098v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11493853_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VKR5P25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00378944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106044v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry O&#8217;Sullivan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564096_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_53" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Sullivan Barry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30201-8_12" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109164v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_23" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3GPW4NQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;sar Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269777v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla P. Gomez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Valls" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191968v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269780v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269564v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fabre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Junker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269779v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269537v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O'Connell" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_58" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KGQT5F2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269643v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45193-8_54" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268451v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46135-3_19" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-13NQ2QM3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269318v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300268v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assef Chmeiss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Sa&#239;s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_40" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35NLZ0WX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300278v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401180v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jeansoulin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ligozat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schwer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310588v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/145448.145487" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02310575v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711594v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Nijssen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00204133v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995451v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606245v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-50137-6_3/fulltext.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711595v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50137-6_12" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117128v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269781v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00691197v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595688v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106652v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>