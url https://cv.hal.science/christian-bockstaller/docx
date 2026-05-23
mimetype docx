--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -798,559 +798,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil quality using indicators: a review</w:t>
+                <w:t xml:space="preserve">Sustainable alternative to irrigated maize monoculture in a maize-dominated cropped area: Lessons learned from a system experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aimé Blatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Slezack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art23-GB⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795104v1</w:t>
+                <w:t xml:space="preserve">hal-04573332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable alternative to irrigated maize monoculture in a maize-dominated cropped area: Lessons learned from a system experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Slezack</w:t>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30400⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573332v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t>
+                <w:t xml:space="preserve">Assessing soil quality using indicators: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.322-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art23-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724735v1</w:t>
+                <w:t xml:space="preserve">hal-04795104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
@@ -1490,412 +1490,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to assess sustainability of agricultural systems by integrating ecosystem services and environmental impacts</w:t>
+                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Schlosser</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Michel</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137784⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159933v1</w:t>
+                <w:t xml:space="preserve">hal-04014202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux indicateurs innovants pour répondre à l’évolution des cahiers des charges sur les performances environnementales des exploitations agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A new method to assess sustainability of agricultural systems by integrating ecosystem services and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/esa548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415, pp.137784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470993v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De nouveaux indicateurs innovants pour répondre à l’évolution des cahiers des charges sur les performances environnementales des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/esa548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014202v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive indicator assessing effect of cropping system and surrounding landscape on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,51 +2067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Henckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151, pp.art. 110289. </w:t>
@@ -2506,2037 +2506,2020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RePP'Air - Comprendre les mécanismes de transferts de produits phytosanitaires dans l'air pour une appropriation par la profession agricole.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling direct field nitrogen emissions using a semi-mechanistic leaching model newly implemented in Indigo-N v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Prevost</w:t>
+                <w:t xml:space="preserve">Victor Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Chretien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art24⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 472, pp.110109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776391v1</w:t>
+                <w:t xml:space="preserve">hal-03789030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RePP'Air - Comprendre les mécanismes de transferts de produits phytosanitaires dans l'air pour une appropriation par la profession agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Eve Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernardin</w:t>
+                <w:t xml:space="preserve">Cyril Pallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572795v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le devenir des phytos dans l'atmosphère</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Soulé</w:t>
+                <w:t xml:space="preserve">Assessment of ecosystem services and natural capital dynamics in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.101415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2022.101415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562504v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Comprendre le devenir des phytos dans l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 751, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711131v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of operational N direct field emissions models to represent contrasting agricultural situations in agricultural LCA: review and prospectus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating agri-environmental indicators, ecosystem services assessment, life cycle assessment and yield gap analysis to assess the environmental sustainability of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Avadí</w:t>
+                <w:t xml:space="preserve">C Cederberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Galland</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149960⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368478v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling direct field nitrogen emissions using a semi-mechanistic leaching model newly implemented in Indigo-N v3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suitability of operational N direct field emissions models to represent contrasting agricultural situations in agricultural LCA: review and prospectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Avadí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 472, pp.110109. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 802, pp.149960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789030v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sustainability assessment in agricultural systems: A conceptual and methodological review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Michel</w:t>
+                <w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129291⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.126279-126292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423461v1</w:t>
+                <w:t xml:space="preserve">hal-03285825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+                <w:t xml:space="preserve">Comment promouvoir des pratiques agronomiques vertueuses dans la réforme de la PAC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Yves François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201288v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of quantitative evaluations of the resilience, vulnerability, robustness and adaptive capacity of temperate agricultural systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125456⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150196v1</w:t>
+                <w:t xml:space="preserve">hal-03190579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur évaluant la diversité globale des rotations : de la diversité des cultures aux services écosystémiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental sustainability assessment in agricultural systems: A conceptual and methodological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 325, pp.129291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.129291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368465v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Review of quantitative evaluations of the resilience, vulnerability, robustness and adaptive capacity of temperate agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.125456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.125456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03970246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining diversification practices to enhance the sustainability of conventional cropping systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285825v1</w:t>
+                <w:t xml:space="preserve">hal-03201288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment promouvoir des pratiques agronomiques vertueuses dans la réforme de la PAC ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves François</w:t>
+                <w:t xml:space="preserve">Un indicateur évaluant la diversité globale des rotations : de la diversité des cultures aux services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Omon</w:t>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1)</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322643v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la télédétection au calcul d’indicateurs agri-environnementaux au service de la PAC, des agriculteurs et porteurs d’enjeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+                <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.43-59. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ns4w-a314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190579v1</w:t>
+                <w:t xml:space="preserve">hal-03970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diversity and intensification level on vulnerability, resilience and robustness of agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Iocola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.102913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917469v1</w:t>
+                <w:t xml:space="preserve">hal-02917513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t>
               </w:r>
@@ -4650,659 +4633,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-Palm: An agri-environmental indicator to assess nitrogen losses in oil palm plantations</w:t>
+                <w:t xml:space="preserve">An Actor-Oriented Multi-Criteria Assessment Framework to Support a Transition towards Sustainable Agricultural Systems Based on Crop Diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïc Pardon</w:t>
+                <w:t xml:space="preserve">Ileana Iocola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul N Nelson</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agj2.20109⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.5434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12135434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865277v1</w:t>
+                <w:t xml:space="preserve">hal-02917469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.106635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diversity and intensification level on vulnerability, resilience and robustness of agricultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">IN-Palm: An agri-environmental indicator to assess nitrogen losses in oil palm plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïc Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribka Sionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Urruty</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul N Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.102913. </w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (2), pp.786-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/agj2.20109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917513v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of oilseed rape area and aggregation on pollinator abundance and reproductive success of a co-flowering wild plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280 (280), pp.35 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392175v1</w:t>
+                <w:t xml:space="preserve">hal-02185875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of oilseed rape area and aggregation on pollinator abundance and reproductive success of a co-flowering wild plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs de biodiversité pour accompagner les agriculteurs : embarras du choix ou pénurie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lassere-Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin van Reeth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">C. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Caro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280 (280), pp.35 - 42. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/bzmzzf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185875v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
               </w:r>
@@ -5694,90 +5694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and previous spatial distributions of oilseed rape fields influence the abundance and the body size of a solitary wild bee, Andrena cineraria, in permanent grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5805,1108 +5805,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La richesse de la flore comme levier pour maintenir la biodiversité dans le vignoble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20170901006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675813v1</w:t>
+                <w:t xml:space="preserve">hal-01652896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702097v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lairez</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Feschet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Benoît Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617738v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Fortino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelzer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572165v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation multicritères des systèmes d'élevage pour accompagner leurs évolutions : démarches, enjeux et questions soulevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.255-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652926v1</w:t>
+                <w:t xml:space="preserve">hal-02617738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of crop production systems: Toward a common framework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+                <w:t xml:space="preserve">hal-01572165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La richesse de la flore comme levier pour maintenir la biodiversité dans le vignoble ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+                <w:t xml:space="preserve">A tool to design fuzzy decision trees for sustainability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20170901006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.130-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652896v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Real</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Constant</w:t>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652920v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du risque pesticide : Le projet Équipe jauge la qualité des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7210,265 +7210,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Feschet</w:t>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475931v1</w:t>
+                <w:t xml:space="preserve">hal-01173366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to design models assessing agricultural sustainability, based upon feedbacks from the DEXi decision support system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Issues in evaluating sustainability of farming systems with indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.1431-1447. </w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0315-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2014052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173366v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping farmers to reduce herbicide environmental impacts</w:t>
               </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using indicators to assess the environmental impacts of wine growing activity: The INDIGO (R) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7807,2420 +7807,2420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for evaluating and regulating nitrogen impacts in livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boissinot</w:t>
+                <w:t xml:space="preserve">P Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H.F.M. Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004024v1</w:t>
+                <w:t xml:space="preserve">hal-01209257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vegetation-based indicator to assess the pollinationvalue of field margin flora</w:t>
+                <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable farming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ricou</w:t>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Schneller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.03.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e97922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024900v1</w:t>
+                <w:t xml:space="preserve">hal-01004024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
+                <w:t xml:space="preserve">A vegetation-based indicator to assess the pollinationvalue of field margin flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Peyraud</w:t>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cellier</w:t>
+                <w:t xml:space="preserve">Chloé Schneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aarts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600720v1</w:t>
+                <w:t xml:space="preserve">hal-01024900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t>
+                <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Decourtye</w:t>
+                <w:t xml:space="preserve">J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gayrard</w:t>
+                <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Chabert</w:t>
+                <w:t xml:space="preserve">F. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Requier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Rollin</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595383v1</w:t>
+                <w:t xml:space="preserve">hal-02600720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for evaluating and regulating nitrogen impacts in livestock farming systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Mélanie Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rochette</w:t>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.F.M. Aarts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.49-54. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.19-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209257v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAGE, un réseau d’acteurs et une plate-forme WEB dédiée à l’évaluation agri-environnementale et de la durabilité des pratiques agricoles, des exploitations agricoles et des territoire</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Surleau-Chambenoit</w:t>
+                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Morin</w:t>
+                <w:t xml:space="preserve">M. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-B Galan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Leclercq</w:t>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173286v1</w:t>
+                <w:t xml:space="preserve">hal-00966835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAGE, un réseau d’acteurs et une plate-forme WEB dédiée à l’évaluation agri-environnementale et de la durabilité des pratiques agricoles, des exploitations agricoles et des territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Surleau-Chambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-B Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
+                <w:t xml:space="preserve">Michel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gayrard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Orianne Rollin</w:t>
+                <w:t xml:space="preserve">C Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0kfq-mj07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966838v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation agri-environnementale et choix des indicateurs : acquis, enjeux et pistes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+                <w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189906v1</w:t>
+                <w:t xml:space="preserve">hal-00966838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIDE : développement d'un outil d'aide à la sélection d'indicateurs de risques liés à la présence des produits phytopharmaceutiques dans les milieux aquatiques - Mise au point, applications et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. O. Briand</w:t>
+                <w:t xml:space="preserve">Evaluation agri-environnementale et choix des indicateurs : acquis, enjeux et pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-B. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/8eyn-1r78⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 31, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/deyq-v949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000786v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer en exploitation agricole les effets environnementaux, économiques et sociaux des pratiques visant une réduction d’usage des pesticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guichard</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31, pp.75-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/hv9n-2971⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 28, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173285v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agro-écologique de la flore adventice dans les systèmes à bas niveau d’usage d’herbicides : le projet ADVHERB</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Evaluer en exploitation agricole les effets environnementaux, économiques et sociaux des pratiques visant une réduction d’usage des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-B Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28, pp.75-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/0e18-b458⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 31, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hv9n-2971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648622v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orianne Rollin</w:t>
+                <w:t xml:space="preserve">GUIDE : développement d'un outil d'aide à la sélection d'indicateurs de risques liés à la présence des produits phytopharmaceutiques dans les milieux aquatiques - Mise au point, applications et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. X. Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8eyn-1r78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966835v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malezieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265455v1</w:t>
+                <w:t xml:space="preserve">hal-00930548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'une plate-forme WEB dédiée à l'évaluation agrienvironnementale : le projet PLAGE 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. M.-B. Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Surleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/tfpa-q351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator of pesticide leaching risk to groundwater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">MASC 2.0, un outil d'évaluation multicritère pour estimer la contribution des systèmes de culture au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.35 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bx81-1x20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137065v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">An indicator of pesticide leaching risk to groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 23, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01019370v1</w:t>
+                <w:t xml:space="preserve">hal-01137065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de conception de systèmes de culture pour construire, évaluer et identifier des prototypes prometteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Reau</w:t>
+                <w:t xml:space="preserve">Assessing innovative cropping systems with DEXiPM, a qualitative multi-criteria assessment tool derived from DEXi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Amélie Monnot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Pambou</w:t>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/b4qz-sj66⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019030v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for farmers' active involvement in co-designing citrus cropping systems using an improved participatory method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
+                <w:t xml:space="preserve">Les ateliers de conception de systèmes de culture pour construire, évaluer et identifier des prototypes prometteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rajaud</w:t>
+                <w:t xml:space="preserve">A. Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Malezieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Pambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (3), pp.703-714. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.5-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-011-0070-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/b4qz-sj66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930548v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,51 +10228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
@@ -10295,402 +10295,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of the spacial arrangement of agricultural practices on pesticide runoff in small catchments: Combining hydrological modeling and supervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.01.004⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657673v1</w:t>
+                <w:t xml:space="preserve">hal-01173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the curve number approach to runoff estimation for loamy soils over a growing season for winter wheat: Comparison with the stream approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of the spacial arrangement of agricultural practices on pesticide runoff in small catchments: Combining hydrological modeling and supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.826 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.957⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197847v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d’évaluation et d’aide à la conception de stratégies innovantes de protection des grandes cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the curve number approach to runoff estimation for loamy soils over a growing season for winter wheat: Comparison with the stream approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.376-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/28re-fr04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
               </w:r>
@@ -10715,51 +10715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10816,484 +10816,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
+                <w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+                <w:t xml:space="preserve">Walid Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Stapleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rob Knapen</w:t>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592019v1</w:t>
+                <w:t xml:space="preserve">hal-00886501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gerber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Rob Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173148v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC, a qualitative multi-attribute decision model for ex ante assessment of the sustainability of cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Sadok</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colomb</w:t>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (3), pp.447-461. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro/2009006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886501v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods to assess the sustainability of agricultural systems. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11396,77 +11396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (1-3), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11525,51 +11525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff generation related to intra-ﬁeld soil surface characteristics variability application to conservation tillage context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-environmental indicators to assess cropping and farming systems. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,90 +11776,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de risque de transfert de produits phytosanitaires et leur validation : exemple de l'indicateur I-Phy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, spécial Azote, phosphore et pesticides. Stratégies et perspectives de réduction des flux, pp.103-114</w:t>
@@ -11888,103 +11888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante assessment of the sustainability of alternative cropping systems: implications for using multi-criteria decision-aid methods. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.163-174. </w:t>
@@ -12061,51 +12061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12164,51 +12164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation agri-environnementale des systèmes de culture : la méthode INDIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12259,51 +12259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond agri-environmental indicators, the need of a framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,64 +12367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,290 +12494,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur INDIGO® pour l’analyse énergétique des systèmes de production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 105, pp.35-37</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177, pp.93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682780v1</w:t>
+                <w:t xml:space="preserve">hal-02680190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Un indicateur INDIGO® pour l’analyse énergétique des systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 177, pp.93-112</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 105, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680190v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to validate environmental indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13124,51 +13124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20, pp.227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13219,51 +13219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (4), pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13776,51 +13776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haye van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14356,983 +14356,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontres entomologiques du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Lorraine d'Entomologie, CEN Lorraine, CEN Alsace et CEN Champagne-Ardenne, Dec 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">7ème rencontres RT Pollinéco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415871v1</w:t>
+                <w:t xml:space="preserve">hal-05399133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">A new framework for agroecological energy assessment: demonstration on 34 agroecosystems Methodological advances in multicriteria assessment: from new frameworks to implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418804v1</w:t>
+                <w:t xml:space="preserve">hal-05252181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Effets de la distance au milieu urbain sur la diversité des pollinisateurs et le rendement du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Boizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t>
+              <w:t xml:space="preserve">2ème rencontres entomologiques du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Lorraine d'Entomologie, CEN Lorraine, CEN Alsace et CEN Champagne-Ardenne, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241705v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying farming practices for a conceptual model of their impact on biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.433-435</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241297v1</w:t>
+                <w:t xml:space="preserve">hal-05418804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new indicator framework for multicriteria assessment of co-designed agroecological crop rotations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Montoya</w:t>
+                <w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau (FR), France. pp.537-539</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234867v2</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Craheix</w:t>
+                <w:t xml:space="preserve">Classifying farming practices for a conceptual model of their impact on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.433-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184359v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework for agroecological energy assessment: demonstration on 34 agroecosystems Methodological advances in multicriteria assessment: from new frameworks to implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new indicator framework for multicriteria assessment of co-designed agroecological crop rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solèmne Skorupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuz Nadiia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Foudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Josserand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau (Université Paris-Saclay), France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau (FR), France. pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252181v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la distance au milieu urbain sur la diversité des pollinisateurs et le rendement du colza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Boizet</w:t>
+                <w:t xml:space="preserve">MASC (Multi-attribute Assessment of the Sustainability of Cropping systems)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres RT Pollinéco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Les Approches globales pour limiter le recours aux produits phytopharmaceutiques et Durabilité des systèmes de production agricole alternatifs limitant ou évitant le recours aux produits phytopharmaceutiques - Résultats de recherche et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecophyto Recherche et Innovation, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399133v1</w:t>
+                <w:t xml:space="preserve">hal-05184359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing impacts of farming systems on biodiversity using predictive indicators: a gradient of complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15681,90 +15681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs agrienvironnementaux pour la PAC : un focus sur le carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeken Wijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fieuzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15806,90 +15806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainability of farming systems with a new method integrating ecosystem services indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15921,2159 +15921,2159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils et indicateurs d’évaluation de la multiperformance des systèmes d’exploitation agro-écologiques : Etats des lieux</w:t>
+                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire Agreenium/ACTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium/ACTA, Nov 2020, (En virtuel), France</w:t>
+              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023377v1</w:t>
+                <w:t xml:space="preserve">hal-03023481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing sustainability of agricultural systems by multi-criteria approach:an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIVA UC1b Agro-environmental indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual meeting virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Washington, United States</w:t>
+              <w:t xml:space="preserve">Stackeholder Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Environmental Bureau, Dec 2020, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023408v1</w:t>
+                <w:t xml:space="preserve">hal-04221939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la résilience de différentes formes d’agriculture face aux changements climatiques et crises économiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils et indicateurs d’évaluation de la multiperformance des systèmes d’exploitation agro-écologiques : Etats des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Wébinaire Agreenium/ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium/ACTA, Nov 2020, (En virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947654v1</w:t>
+                <w:t xml:space="preserve">hal-03023377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing sustainability of agricultural systems by multi-criteria approach:an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">INFORMS Annual meeting virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942379v1</w:t>
+                <w:t xml:space="preserve">hal-03023408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of operational N direct field emissions models used in LCA - suitability for contrasting agricultural situations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865392v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental indicators for the CAP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sheeren</w:t>
+                <w:t xml:space="preserve">Evaluation de la résilience de différentes formes d’agriculture face aux changements climatiques et crises économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copernicus and the Common Agricultural Policy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copernicus, Mar 2020, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221942v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des méthodes d'évaluation de la durabilité économique et sociale des systèmes de production agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of operational N direct field emissions models used in LCA - suitability for contrasting agricultural situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité scientifique de la plateforme INRAE MEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, internet, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023481v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIVA UC1b Agro-environmental indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Agri-environmental indicators for the CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stackeholder Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Environmental Bureau, Dec 2020, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Copernicus and the Common Agricultural Policy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Mar 2020, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221939v1</w:t>
+                <w:t xml:space="preserve">hal-04221942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des systèmes agricole face aux perturbations : review des méthodes d’évaluation et facteurs explicatifs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités de recherche à l'unité de recherche INRA LAE : pratiques agricoles, biodiversités, services écosystémiques et évaluation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conference Thünen Institute of Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947658v1</w:t>
+                <w:t xml:space="preserve">hal-02789064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASY Conference, Groupe « Ecologie &amp; Agriculture » de la Société Française d’Ecologie (Sfe), Ecology &amp; Agriculture Summit for Young scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">World conference of Ecosystem Services Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hannover, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947656v1</w:t>
+                <w:t xml:space="preserve">hal-02867846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating top–down and bottom–up approaches to design a new framework to assess crop diversification sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Iocola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Farming Systems Design Symposium (FSD6) i</w:t>
+              <w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947633v1</w:t>
+                <w:t xml:space="preserve">hal-02865579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266404v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Dynamique des systèmes agricole face aux perturbations : review des méthodes d’évaluation et facteurs explicatifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World conference of Ecosystem Services Partnership</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hannover, France</w:t>
+              <w:t xml:space="preserve">Séminaire école doctorale SIRENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867846v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating top-down and bottom-up approaches to design a new framework to asses crop diversification sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Quantifying ecosystem capacity, modulation by agricultural practices and actual use of ecosystem services by farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">EASY Conference, Groupe « Ecologie &amp; Agriculture » de la Société Française d’Ecologie (Sfe), Ecology &amp; Agriculture Summit for Young scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865579v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t>
+                <w:t xml:space="preserve">Integrating top–down and bottom–up approaches to design a new framework to assess crop diversification sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
+              <w:t xml:space="preserve">6th Farming Systems Design Symposium (FSD6) i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327587v1</w:t>
+                <w:t xml:space="preserve">hal-02947633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAELIA multi-agent platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Catarino</w:t>
+                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947637v1</w:t>
+                <w:t xml:space="preserve">hal-03266404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la résilience, vulnérabilité et robustesse des systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">The MAELIA multi-agent platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité et Résilience dans le renouvellement des approches du développement et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947657v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Evaluer la résilience, vulnérabilité et robustesse des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">Vulnérabilité et Résilience dans le renouvellement des approches du développement et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865562v1</w:t>
+                <w:t xml:space="preserve">hal-02947657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Conference on Crop Diversification Does diversity affect dynamics of agricultural system facing perturbations?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Assessing impacts of cropping systems on biodiversity: comparison of indicators for four systems along an intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denoirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t>
+              <w:t xml:space="preserve">6th Farming Systems Design Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867849v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de recherche à l'unité de recherche INRA LAE : pratiques agricoles, biodiversités, services écosystémiques et évaluation multicritère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">European Conference on Crop Diversification Does diversity affect dynamics of agricultural system facing perturbations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Thünen Institute of Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019</w:t>
+              <w:t xml:space="preserve">European Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789064v1</w:t>
+                <w:t xml:space="preserve">hal-02867849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des adventices en verger : une question de compromis</w:t>
               </w:r>
@@ -18184,51 +18184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal influence of oilseed-rape and semi-natural habitats on wild bees in permanent grasslands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18236,51 +18236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Petry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland resources for extensive farming systems in marginal lands: major drivers and future scenarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Alghero, Italy. pp.482-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18318,51 +18318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les risques de transfert de pesticides vers les eaux à l’aide d’indicateurs : un gradient de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18387,90 +18387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora richness as a trigger to maintain biodiversity in viticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18508,90 +18508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -18633,51 +18633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18758,90 +18758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
@@ -18864,959 +18864,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de transfert par des indicateurs : comment choisir un outil pertinent ? Les projets GUIDE et EQUIPE</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Produits phytosanitaires et transfert dans les eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866798v1</w:t>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir un risque de transfert de pesticides à l’échelle du Bassin Versant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Estimation du risque de transfert par des indicateurs : comment choisir un outil pertinent ? Les projets GUIDE et EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Produits phytosanitaires et transfert dans les eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878287v1</w:t>
+                <w:t xml:space="preserve">hal-02866798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la durabilité - Etat de l'art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment définir un risque de transfert de pesticides à l’échelle du Bassin Versant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moison Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Agroscope-Nachhaltigkeitstagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Zurich, Suisse</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865591v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and vineyard practices on wine flora dynamic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Terroir Congress Linfield college</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Willamette Valley, Oregon, United States</w:t>
+              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602989v1</w:t>
+                <w:t xml:space="preserve">hal-02869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling potential nitrogen losses in oil palm plantations with IN-Palm, an agri-environmental indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïc Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribka Sionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs). FRA., 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of weeds management on the floristic composition and abundance of the cover in citrus orchards: a step to conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemy Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESA14 - Growing landscapes – Cultivating innovative agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.8.21-8.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869095v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weeds management on the floristic composition and abundance of the cover in citrus orchards: a step to conservation biological control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation de la durabilité - Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA14 - Growing landscapes – Cultivating innovative agricultural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.8.21-8.22</w:t>
+              <w:t xml:space="preserve">3. Agroscope-Nachhaltigkeitstagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Zurich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252208v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of environmental factors and vineyard practices on wine flora dynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">XI International Terroir Congress Linfield college</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Willamette Valley, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+                <w:t xml:space="preserve">hal-01602989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- J. Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19858,51 +19858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of vineyard sustainability according to biogeochemical cycle of nitrogen in field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Nassr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19983,103 +19983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use while reaching economic and environmental sustainability in Arable Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t>
@@ -20134,64 +20134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20233,51 +20233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'analyse multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement de la plateforme MEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20302,103 +20302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiPM, a tool for supporting the design of innovative IPM strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20423,77 +20423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation des systèmes viticoles innovants &amp;quot;bas intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20542,523 +20542,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des indicateurs de durabilité, principe généraux, spécificités dans les approches multicritères et ex ante</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluation multicritère de la contribution des systèmes de cultures au développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802487v1</w:t>
+                <w:t xml:space="preserve">hal-01190254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Conception de systèmes de cultures innovants et leurs évaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Coordination Technique Agricole (ACTA). FRA., Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746438v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction des indicateurs de durabilité, principe généraux, spécificités dans les approches multicritères et ex ante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Évaluation multicritère de la contribution des systèmes de cultures au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190254v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de cultures innovants et leurs évaluations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Outil d'évaluation multicritères des systèmes de cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Emonet</w:t>
+                <w:t xml:space="preserve">Noémie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cerrutti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Coordination Technique Agricole (ACTA). FRA., Nov 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Abeilles et systèmes agricoles de grandes cultures : Polinov étudie les interactions pour concevoir des systèmes de cultures innvants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746256v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21113,90 +21113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the pollination value of field margin flora by means of a predictive indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21251,77 +21251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21363,103 +21363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement thanks to the MASC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
@@ -21482,411 +21482,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères et méthodes d’évaluation des performances environnementales des systèmes de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802874v1</w:t>
+                <w:t xml:space="preserve">hal-02805717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a predictive indicator to assess the effect of agricultural practices on plant diversity in margin strips and their ecosystemic services (Pollination and Conservation flora)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th workshop of the EWRS Working group Weeds and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Feb 2011, Dijon, France. pp.34</w:t>
+              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805717v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critères et méthodes d’évaluation des performances environnementales des systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595666v1</w:t>
+                <w:t xml:space="preserve">hal-02802874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21937,51 +21937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22013,519 +22013,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of environmental sustainability of wine growing activity in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751185v1</w:t>
+                <w:t xml:space="preserve">hal-01173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoseiid mites (Acari) are bio-indicators of agricultural practice impact on the agroecosystem functioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of environmental sustainability of wine growing activity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tonus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agro 2010 the XIth ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752424v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSYST, a cropping system model based on local expert knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro 2010 the XIth ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXiPM, a model for qualitative multi-criteria assessment of the sustainability of innovative cropping systems based on integrated crop management</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytoseiid mites (Acari) are bio-indicators of agricultural practice impact on the agroecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
+              <w:t xml:space="preserve">Agro 2010 the XIth ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173185v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative cropping systems design and multicriteria assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22533,51 +22533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
@@ -22606,90 +22606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Comment relier les propriétés moléculaires des contaminants à leur devenir dans l’environnement et à leurs effets écotoxicologiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22725,1057 +22725,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">From a disaggregated set of indicators to a synthetic, composite assessment of sustainability : Paths and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee M. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development(AgSAP 2009) ;Setting the Agenda for Science and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmont aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173156v1</w:t>
+                <w:t xml:space="preserve">hal-01195251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
+                <w:t xml:space="preserve">A methodology for prototyping sustainable cropping systems based on a combination of design process and multicriteria assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
+              <w:t xml:space="preserve">Farming systems design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591920v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a disaggregated set of indicators to a synthetic, composite assessment of sustainability : Paths and pitfalls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lee M. Stapleton</w:t>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Der Heide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development(AgSAP 2009) ;Setting the Agenda for Science and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmont aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195251v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria comparison of ecotoxicity methods focused on pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des modules « eaux de surface » de quatre indicateurs phytosanitaires (ADSCOR, EIQ, EPRIP, I-PHY) en bassin viticole : premiers résultats issus d'un test appliqué aux pratiques phytosanitaires du bassin du Ruiné (Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Hayer</w:t>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Baumgartner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Gaillard</w:t>
+                <w:t xml:space="preserve">C. Peyrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kägi</w:t>
+                <w:t xml:space="preserve">Kévin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Cycle Assessment IX – Toward the global life cycle economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">XXXVIIème Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.128-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756896v1</w:t>
+                <w:t xml:space="preserve">hal-02589710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria comparison of RA and LCA ecotoxicity methods with focus on pesticide application strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
+                <w:t xml:space="preserve">Multicriteria comparison of ecotoxicity methods focused on pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kägi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">Life Cycle Assessment IX – Toward the global life cycle economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753022v1</w:t>
+                <w:t xml:space="preserve">hal-02756896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des modules « eaux de surface » de quatre indicateurs phytosanitaires (ADSCOR, EIQ, EPRIP, I-PHY) en bassin viticole : premiers résultats issus d'un test appliqué aux pratiques phytosanitaires du bassin du Ruiné (Charente)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+                <w:t xml:space="preserve">Multicriteria comparison of RA and LCA ecotoxicity methods with focus on pesticide application strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saudubray</w:t>
+                <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peyrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Petit</w:t>
+                <w:t xml:space="preserve">Thomas Kägi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIème Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.128-140</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589710v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structured set of indicators for integrated assessment of future agri-environmental policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial upscaling of on-farm indicators: Concepts to use a scientific knowledge base to match policymakers' requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.176-177</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195275v1</w:t>
+                <w:t xml:space="preserve">hal-01195278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial upscaling of on-farm indicators: Concepts to use a scientific knowledge base to match policymakers' requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structured set of indicators for integrated assessment of future agri-environmental policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee M. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) : Setting the Agenda for Science and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.176-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195278v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From models to indicators: ontology as a knowledge representation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23882,64 +23882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lesueur Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24016,51 +24016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Van Ittersum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24141,51 +24141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24227,51 +24227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24352,103 +24352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria comparison of RA and LCA ecotoxicity methods with focus on pesticide application strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kägi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Life Cycle Assessment in the Agri-Food sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Zurich, Switzerland</w:t>
@@ -24477,103 +24477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria comparison of RA and LCA ecotoxicity methods with focus on pesticide application strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kägi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on “Diversifying crop protection“, ENDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, La Grande-Motte, France</w:t>
@@ -24602,103 +24602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
@@ -24721,1130 +24721,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ruinelli</w:t>
+                <w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755000v1</w:t>
+                <w:t xml:space="preserve">hal-01173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of ecotoxicity methods for life cycle assessment of crop protection strategies within the ENDURE-network</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of models, data and expert knowledge by means of indicators: the Seamless Project Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stoffbewertung in einer sich wandelnden umwelt, SETAC-GLB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Germany. 91-92p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817110v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To design or to redesign : how can indicators contribute</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Selection of ecotoxicity methods for life cycle assessment of crop protection strategies within the ENDURE-network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kägi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2007:an international symposium on methodologies for integrated analysis of farm production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Stoffbewertung in einer sich wandelnden umwelt, SETAC-GLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Germany. 91-92p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754053v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based MCDA framework for ex ante assessment of the sustainability of cropping systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">To design or to redesign : how can indicators contribute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fauriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+              <w:t xml:space="preserve">Farming systems design 2007:an international symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173124v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing cultivation methods to reduce runoff: an assessment tool for dialogue with farmers and decision makers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effects of cropping systems on soil surface characteristics and runoff using a model-based indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: "Soil conservation management, perception, and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rouen, France. 12p</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829200v1</w:t>
+                <w:t xml:space="preserve">hal-01829196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modification of the cultivation methods allowing runoff reductions: bases of a data-processing decision support tool for dialogue with farmers.</w:t>
+                <w:t xml:space="preserve">Changing cultivation methods to reduce runoff: an assessment tool for dialogue with farmers and decision makers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ouvry</w:t>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">COST 634: "Soil conservation management, perception, and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rouen, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829201v1</w:t>
+                <w:t xml:space="preserve">hal-01829200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of farm management tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Baumgartner</w:t>
+                <w:t xml:space="preserve">Towards a modification of the cultivation methods allowing runoff reductions: bases of a data-processing decision support tool for dialogue with farmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Freiermuth-Knuchel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International conference in life cycle management. Environnemental tools applied in agricultural assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. 4 p</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833553v1</w:t>
+                <w:t xml:space="preserve">hal-01829201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of cropping systems on soil surface characteristics and runoff using a model-based indicator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Comparison of farm management tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Freiermuth-Knuchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martina Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">2. International conference in life cycle management. Environnemental tools applied in agricultural assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829196v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les systèmes de culture à l'aide d'indicateurs agri-environnementaux : la méthode Indigo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a pesticide indicator to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Congress of the european society for agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760938v1</w:t>
+                <w:t xml:space="preserve">hal-02763202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global indicator of environmental sustainibility (Iglo)</w:t>
+                <w:t xml:space="preserve">Evaluer les systèmes de culture à l'aide d'indicateurs agri-environnementaux : la méthode Indigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the european society for agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759782v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some methodological issues in the construction of environmental indicators</w:t>
+                <w:t xml:space="preserve">A global indicator of environmental sustainibility (Iglo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
@@ -25852,87 +25878,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress of the european society for agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759664v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vineyard cover crop soil indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25947,165 +25973,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Internationales Kolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a pesticide indicator to the watershed scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some methodological issues in the construction of environmental indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress of the european society for agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763202v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison transfrontalière de deux systèmes d'indicateurs agro-écologiques</w:t>
               </w:r>
@@ -26698,204 +26698,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of agro-ecological indicators for the evaluation of farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité d'une exploitation agricole au moyen d'indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girardin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Abbaye de Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765248v1</w:t>
+                <w:t xml:space="preserve">hal-02765941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'une exploitation agricole au moyen d'indicateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of agro-ecological indicators for the evaluation of farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Abbaye de Fontevraud, France</w:t>
+              <w:t xml:space="preserve">4. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765941v1</w:t>
+                <w:t xml:space="preserve">hal-02765248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of an agro-ecological indicator : the organic matter management indicator</w:t>
               </w:r>
@@ -26957,217 +26957,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation agri-environnementale des exploitations agricoles au moyen d'indices agro-ecologiques</w:t>
+                <w:t xml:space="preserve">Agri-environmental evaluation of arable farms by means of agroecological indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eucor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">3. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Abano-Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771973v1</w:t>
+                <w:t xml:space="preserve">hal-02774503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental evaluation of arable farms by means of agroecological indices</w:t>
+                <w:t xml:space="preserve">Evaluation agri-environnementale des exploitations agricoles au moyen d'indices agro-ecologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Abano-Padova, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Eucor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774503v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilite morphologique des semences sur le comportement du mais au champ</w:t>
               </w:r>
@@ -27487,64 +27487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to account ecosystem services into energy assessment of agroecosystems and bioeconomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27576,450 +27576,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ecosystem services and environmental impacts of agricultural systems: going further than an indicator list</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Michel</w:t>
+                <w:t xml:space="preserve">Sentinel-2 Based Empirical Indicator of Cropland Net Annual CO2 Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Ihasusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.58150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908615v1</w:t>
+                <w:t xml:space="preserve">hal-04215557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-environmental indicators. New IACS VISION in ACTION – NIVA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of ecosystem services and environmental impacts of agricultural systems: going further than an indicator list</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France. 2022, Abstract book – Poster presentations Regular sessions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215584v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 Based Empirical Indicator of Cropland Net Annual CO2 Fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ainhoa Ihasusta</w:t>
+                <w:t xml:space="preserve">Agro-environmental indicators. New IACS VISION in ACTION – NIVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeken Wijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MARS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.58150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215557v1</w:t>
+                <w:t xml:space="preserve">hal-04215584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indigo-N v.3 - a model for estimating direct field nitrogen emissions under contrasting agricultural situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Avadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28070,90 +28070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
@@ -28432,90 +28432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental factors and vineyard practices on wine flora dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, McMinnville, Oregon, United States. , 496 p., 2016, 11 th. International Terroir Congress 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28540,90 +28540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28678,51 +28678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les dispositifs rustiques de filtration et les étangs dans la rétention et la dégradation de pesticides issus de parcelles agricoles localisées en tête de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28790,103 +28790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
@@ -28915,51 +28915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing environmental impacts of cropping systems: comparison of an indicatorbased and a life-cycle analysis-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Marion-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29036,90 +29036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de systèmes viticoles innovants sous fort cadre de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grignion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29161,103 +29161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling pesticide reduction with economic and environmental sustainability in arable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lechenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 2014</w:t>
@@ -29312,51 +29312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29405,359 +29405,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colomb</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t>
+              <w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186789v1</w:t>
+                <w:t xml:space="preserve">hal-01359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASC, a model to assess the sustainability of cropping systems: Taking advantage of feedback from first users</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Multicriteria assessment of the sustainability of cropping systems: A case study of farmer involvement using the MASC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Craheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 2012</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359790v1</w:t>
+                <w:t xml:space="preserve">hal-01186789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two environmental risk assessment models I-PHY and SYNOPS using a harmonised database of input parameters for two German case study regions of wheat and pomefruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t>
@@ -29786,51 +29786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29838,51 +29838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Impact Assessment of Land Use Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Berlin, Germany. Humboldt University, Dilly O., Helming K. (eds)., 2008</w:t>
@@ -29911,103 +29911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of ecotoxicity methods for life cycle assessment of crop protection strategies within the ENDURE-Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kägi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Strassemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30045,51 +30045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système de culture durable en verger d'agrumes en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30150,64 +30150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From field to watershed scale : adaptation of a vineyard pesticide indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30277,103 +30277,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -30421,64 +30421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et tableaux de bord : guide pratique pour l'évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 p., 2005, 2-7430-0807-5 978-2-7430-0807-9</w:t>
             </w:r>
           </w:p>
@@ -30782,51 +30782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30920,64 +30920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.304, 2019, 9782759229390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31041,51 +31041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31213,90 +31213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller plus loin dans l'interprétation et la synthèse des indicateurs agrégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer la durabilité en agriculture - Guide pour l'analyse multicritère en productions animales et végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31334,51 +31334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDE : développement d'un outil d'aide à la sélection d'indicateurs de risques liés à la présence des produits phytopharmaceutiques dans les milieux aquatiques - Mise au point, applications et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Keichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31446,77 +31446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de choix des méthodes et outils d'évaluation environnementale en systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31584,103 +31584,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex ante Assessment of the Sustainability of Alternative Cropping Systems: Implications for Using Multi-criteria Decision-Aid Methods - A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sadok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2009, 978-90-481-2665-1</w:t>
@@ -31709,90 +31709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la durabilité des systèmes en production végétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32153,51 +32153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental indices. Systems analysis approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EOLSS Publishers Co, 1999, Advances in Sustainable Development, 0-9534944-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32261,51 +32261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haye van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource management in fragile environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCS HAU, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32437,90 +32437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de cartographie des méthodes d’évaluation environnementale et de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32555,90 +32555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Projet Innovant Département “Environnement et Agronomie” de l’INRA, Rapport final, Février 2011, 16 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32823,77 +32823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Agroecological Energy Assessment: Application to French Agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therond Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33186,70 +33186,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33262,116 +33262,116 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33384,373 +33384,373 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33860,51 +33860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33976,419 +33976,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Tradeoffs between Economic, Environmental and Social Sustainability: The Case of a Selection of European Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+                <w:t xml:space="preserve">Giffona Loysell Justinia Hanitravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thia Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
+              <w:t xml:space="preserve">[Contract] FLINT D5.2L, auto-saisine. 2016, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801241v1</w:t>
+                <w:t xml:space="preserve">hal-01611416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
+              <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01921134v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradeoffs between Economic, Environmental and Social Sustainability: The Case of a Selection of European Farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giffona Loysell Justinia Hanitravelo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thia Hennessy</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01611416v1</w:t>
+                <w:t xml:space="preserve">hal-01921134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE - Evaluation de la QUalité prédictive d’Indicateurs PEsticides et du domaine d’utilisation Résultats marquants du projet depuis juin 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34462,51 +34462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Diazabakana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34558,103 +34558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE - Evaluation de la Qualité prédictive d’Indicateurs PEsticides et du domaine d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA); ARVALIS - Institut du végétal [Paris]; Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); In Vivo NSA; Agro-Transfert Ressources et Territoires. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -34680,77 +34680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère des performances économiques, sociales et environnementales des systèmes de grande culture: Une méthode de caractérisation des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Lellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -34772,51 +34772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS, PLAGE … une synthèse pour y voir plus clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34834,77 +34834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document descriptif de la base de données INDIC : une compilation d’indicateurs au niveau mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Lellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34935,64 +34935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère des performances économiques, sociales et environnementales des systèmes de grande culture Caractérisation des indicateurs azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Lellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35010,77 +35010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère des performances économiques, sociales et environnementales des systèmes de grande culture Initiatives et expériences engagées au sein du GIS, attentes et points de blocage identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Schneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Lellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35092,353 +35092,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Démarche territoriale de construction de scénarios d’évolution des pratiques agricoles, visant à accompagner l’élaboration des plans d’actions dans les Aires d’Alimentation de Captages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Domange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198315v1</w:t>
+                <w:t xml:space="preserve">hal-01173763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche territoriale de construction de scénarios d’évolution des pratiques agricoles, visant à accompagner l’élaboration des plans d’actions dans les Aires d’Alimentation de Captages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gibaud</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01173763v1</w:t>
+                <w:t xml:space="preserve">hal-01198315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rechauchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -35464,51 +35464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on environmental risk and benefits assessment (TR3.3.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35520,301 +35520,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Scopel</w:t>
+                <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2007, 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186927v1</w:t>
+                <w:t xml:space="preserve">hal-01197785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et mise en œuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Bourgain</w:t>
+                <w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2007, 176 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197785v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A restricted package of definitions of indicators and operational methodologies to assess them- to be implemented in Prototype no. 1 and suggestions for the future developments of indicators in SEAMLESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Theesfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35914,57 +35914,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35990,103 +35990,103 @@
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791226v1</w:t>
+                <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36112,129 +36112,129 @@
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791448v1</w:t>
+                <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation environnementale et choix des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36497,51 +36497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation agri-environnementale des systèmes de production végétale à l’aide d’indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36692,51 +36692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la flore de bandes enherbées et fleuries en fonction des pratiques de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36936,51 +36936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art23-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Blatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Koller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schlosser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137784" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/esa548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129291" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Nelson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20109" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185875v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uthes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Heyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kaiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Morgane Touneji-Catouaria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-019-00055-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197684" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. de Olde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Moller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Mcdowell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona J. Macleod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9803-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Diazabakana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.1624" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michels" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.M. Aarts" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000284" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Surleau-Chambenoit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Galan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leclercq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0kfq-mj07" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B. Galan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/deyq-v949" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hv9n-2971" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. M.-B. Galan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Surleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Leclercq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tfpa-q351" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137065v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lindahl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Monnot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pambou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4qz-sj66" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197847v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.957" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBBD1ZZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173169v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008058" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173163v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rousseau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.12.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QPWGLZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659685v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.07.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.08.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0ZBMHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664845v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655307v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682451v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(02)00053-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W94VLJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leendertse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fomsgaard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gutsche" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(01)00197-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFPNXJF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679967v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00073-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTV53QR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690330v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683903v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689627v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686791v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haye van Der Werf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merouzau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merouzau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689731v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696100v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702263v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699723v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713564v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415871v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Boizet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Johnson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05399133v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573356v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dallaporta" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21429" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908544v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Asselin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423477v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023377v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023408v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221942v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221939v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947633v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327587v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789749v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payet R.-M." TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225995v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878276v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634912v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866798v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878287v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schott" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moison Anais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cherrier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865591v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602989v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578857v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nelson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252208v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemy Payet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794498v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Nassr" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Langenfeld" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796475v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792141v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802487v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746256v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802874v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748135v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751185v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tonus" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752424v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mailloux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Kreiter" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754207v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195251v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756896v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;gi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753022v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753245v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753394v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817110v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829200v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829201v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833553v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth-Knuchel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reinsch" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829196v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760938v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759782v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759664v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760741v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763202v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759352v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763257v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765820v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765022v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769777v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766088v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765248v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765941v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764698v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771973v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774503v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perler" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hani" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773034v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777500v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908615v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215584v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215557v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.58150" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865358v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785205v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789130v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602880v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798716v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marion-Wuillemin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798040v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757431v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751846v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815530v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833624v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/livres/index.asp?togo=detail.asp%3Ftexte%3D601795%26action%3Dnew%26select%3Dauteur" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833278v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinsch" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841600v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambroise" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnaud" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663299v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/415626.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821461v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292943.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821352v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831209v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835932v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836441v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834566v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966463v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gilbert" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209258v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786149v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611416v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giffona Loysell Justinia Hanitravelo" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thia Hennessy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797071v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209046v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797292v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807838v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Lellahi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806149v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807596v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807664v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810251v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173763v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gibaud" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812381v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590546v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cairol" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809501v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844014v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776481v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL035N" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810505v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910832v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Zandonade" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910869v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art04" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Blatz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Koller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Slezack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art23-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tromp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hufschmitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charbonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schlosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137784" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/esa548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hawes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2022.101415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cederberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ns4w-a314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.129291" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.125456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12135434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribka Sionita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Nelson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lassere-Joulain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bzmzzf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uthes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Heyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kaiser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pelletier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Morgane Touneji-Catouaria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-019-00055-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197684" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170901006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. de Olde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Moller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Mcdowell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona J. Macleod" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9803-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Diazabakana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.1624" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0315-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michels" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2014.09.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209257v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rochette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.M. Aarts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004024v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097922" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Schneller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.03.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK5S3ZF1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Surleau-Chambenoit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B Galan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leclercq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0kfq-mj07" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189906v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-B. Galan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guichard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/deyq-v949" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0e18-b458" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173285v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hv9n-2971" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Keichinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Boivin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Bourrain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Briand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8eyn-1r78" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0070-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. M.-B. Galan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Surleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Leclercq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tfpa-q351" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02265455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bx81-1x20" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137065v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lindahl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.03.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.11.019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL712KBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Monnot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pambou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4qz-sj66" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173190v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/28re-fr04" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657673v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.01.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCGKT7H0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197847v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.957" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBBD1ZZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886501v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173169v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008058" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173163v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rousseau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurent" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.12.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QPWGLZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659685v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.07.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590574v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886418v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007043" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dorel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.08.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0ZBMHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664845v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655307v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682451v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(02)00053-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W94VLJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681118v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leendertse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fomsgaard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gutsche" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8809(01)00197-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFPNXJF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679967v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-521X(01)00073-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTV53QR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690330v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683903v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689627v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686791v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haye van Der Werf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merouzau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merouzau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689731v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696100v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702263v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699723v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713564v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05399133v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Boizet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Johnson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252181v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Josserand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415871v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573356v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dallaporta" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21429" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871855v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908544v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Asselin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423477v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221939v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023377v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023408v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947654v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865392v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221942v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789064v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867846v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865579v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Curran" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iocola" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mess&#233;an" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327587v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947656v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947633v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947637v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947657v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865562v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denoirjean" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867849v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789749v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payet R.-M." TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225995v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Petry" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878276v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634912v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866798v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878287v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schott" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moison Anais" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cherrier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578857v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nelson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252208v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemy Payet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865591v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602989v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794498v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Nassr" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Langenfeld" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796475v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792141v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186821v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506339v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746256v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802487v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746438v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Michel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744651v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805717v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802874v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748135v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Galan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173185v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751185v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tonus" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754207v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752424v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mailloux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Kreiter" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173175v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blouin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195251v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee M. Stapleton" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173156v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589710v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrey" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756896v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;gi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753022v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195278v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alkan Olsson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195275v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195255v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janssen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Athanasiadis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Knapen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757238v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesueur Jannoyer" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753245v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753394v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173124v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755000v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Bezlepkina" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Athanasiadis" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruinelli" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817110v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754053v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829196v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829200v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829201v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833553v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth-Knuchel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reinsch" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763202v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760938v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759782v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760741v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759664v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759352v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763257v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765820v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765022v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765476v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plantureux" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769777v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766088v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765941v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765248v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764698v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774503v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perler" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hani" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771973v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773034v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777500v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894860v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Galano" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouillon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872802v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215557v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.58150" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908615v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215584v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865358v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785205v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789130v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602880v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798716v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marion-Wuillemin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506432v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grignion" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798040v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359790v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186789v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757431v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754589v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bezlepkina" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751846v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821881v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maul&#233;on" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ba" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815530v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833624v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/livres/index.asp?togo=detail.asp%3Ftexte%3D601795%26action%3Dnew%26select%3Dauteur" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833278v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinsch" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841600v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambroise" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barnaud" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154467v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663299v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/415626.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798153v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Keichinger" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boivin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourrain" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821461v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raison" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292943.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173743v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821352v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/3942-systemes-de-culture-innovants-et-durables-quelles-methodes-pour-les-mettre-au-point-et-les-evaluer-.html" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443092v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831209v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835932v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836441v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834566v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966463v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gilbert" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209258v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cadoux" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288699v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therond Olivier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249454v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786149v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611416v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giffona Loysell Justinia Hanitravelo" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thia Hennessy" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797071v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209046v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797292v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807838v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Lellahi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806149v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807596v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807664v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810251v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173763v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gibaud" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812381v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197785v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590546v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cairol" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809501v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844014v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776481v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL035N" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810505v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910832v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Zandonade" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910869v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>