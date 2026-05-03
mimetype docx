--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bouquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires français au Tchad : la fin d’une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croisière Verte, une traversée de l’Afrique en voiture électrique au tracé très géopolitique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Burkina Faso, le Mali et le Niger quittent la CÉDÉAO pour fonder la Confédération du Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alliance des États du Sahel : un projet confédéraliste en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie électorale en Afrique. L’expérience de LAMencartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confédération du Sahel : risques et défis d'une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment anti-français en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres eau-terre-population au Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mieux comprendre l’espace, 2 (Hors-série 2), pp.434-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03623031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malthus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagberg, Sten, Ludovic O. Kibora et Gabriella Körling (dir.): Démocratie par le bas et politique municipale au Sahel. Uppsala: Uppsala Universitet, 2019. 210 pp. ISBN 978-​91-​506-​2736-​7. (Uppsala Papers in Africa Studies, 4) Prix: € 16,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), https://doi.org/10.5771/0257-9774-2020-1-223. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2020-1-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Madagascar, l’accaparement des terres peut prendre des formes diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/a-madagascar-laccaparement-des-terres-peut-prendre-des-formes-diverses-129248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02255189.2020.1711365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Côte d’Ivoire, qui sont réellement les classes moyennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauvres aussi peuvent-ils profiter de la mondialisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation par le sabre et le stéthoscope. Compte rendu de Lachenal, Guillaume. 2017. Le médecin qui voulut être roi. Sur les traces d’une utopie coloniale. Paris : Seuil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Madagascar les électeurs peuvent se rhabiller tous les cinq ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes en Côte d’Ivoire. Des réalités contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Côte d’Ivoire, le retour de l’éléphant ?, 263-264, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The October 2016 constitutional referendum in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.238-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes africaines, lieux d’incubation des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référendum constitutionnel d’octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.238-239. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives de décembre 2016 en Côte d’Ivoire sous le signe de la démobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2015 en Côte d’Ivoire : une victoire pour Ouattara, mais pas un plébiscite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bientôt on comptera des dizaines de millions de paysans sans terre en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.93-107. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.156.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Pierre Dozon, Les clefs de la crise ivoirienne, Paris, Karthala, 2011, 140 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215, pp.820-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections locales 2013 en Côte d'Ivoire : des malentendus subsistent sur l'exercice de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sur le vif, 2014, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marina Bertoncin & Andrea Pase, Autour du Lac Tchad. Enjeux et conflits pour le contrôle de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.481-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">″Déguerpir″pour reconquérir l'espace public à Abidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, Déplacements forcés dans les villes du Sud : les déguerpissements en question, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de ''seigneurs de guerre'' dans la zone sahélo-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.245.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : L'eau en Afrique : Source de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'eau en Afrique : Source de conflits ?, 29, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives en Côte d'Ivoire marquent-elles la sortie de crise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchGéo sur le vif 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, les terres appartiendront à ceux qui les achètent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.388-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre de la Géographie physique plane sur le lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'eau en Afrique : Source de conflits ?, 29, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le Nord cartographie les risques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2012.8246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et risques de conflits liés à l'eau en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (255), pp.341-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la crise ivoirienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, territoire, lieu, au crible de la géographie politique L'émergence de l'Etat à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, En ligne : http://espacepolitique.revues.org/index1225.html. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en Afrique. Géographie politique de la maîtrise des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, En ligne : http://espacepolitique.revues.org/index1224.html. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice de Gini...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, En ligne http://www.espacestemps.net/document5683.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mauvais usage de la démocratie en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 90-106. En ligne : http://espacepolitique.revues.org/index894.html. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Partition in the Ivory Coast a Consequence of Migrations in the Colonial Era ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (23), pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation est-elle le stade suprême de la colonisation ? Le transfert des modèles mondialisés dans les pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 238, pp.185-202. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : le bout du tunnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, pauvreté, santé : le cas de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté et l'art misérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, en ligne : http://www.espacestemps.net/document2137.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres eau-terre-populations au Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie « Société, Espace et Pouvoir en Afrique Subsaharienne », Bouaké, 10-12 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de géographie de l'Université Alassane Ouattara (UAO); Laboratoire de Démographie et des Dynamiques Spatiales, Jun 2021, Bouaké, Côte d’Ivoire. pp.434-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la réforme foncière en Côte d’Ivoire : à qui profitera la “sécurisation des terres” ?, Atelier 44 Régimes “hybrides” : Une autre crise de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres des études africaines en France, REAF 2016 : Afriques cosmopolitiques, Paris, Institut national des langues et civilisations orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, Fance, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie de crise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Côte d'Ivoire. IFRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie électorale en Afrique : un transfert à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance africaine. Colloque. Abidjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et espace vécu : essai (ancien) de géographie vernaculaire autour du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Langues et espaces, Bordeaux 9 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et ses frontières. Construction, déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L'Afrique en mouvement, UFR des Lettres et Sciences Humaines, Université du Havre, 7 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, territoire, lieu, au crible de la géographie politique. Illustrations à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace politique : concepts et échelles. Colloque de Géographie politique. Reims (2-4 avril 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres et conflits en Afrique : la décomposition des pouvoirs et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 3 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie coloniale, géographie tropicale, géographie zonale : slalom entre les tabous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tropicalités, Bordeaux 24-26 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition de la Côte d'Ivoire, conséquence des migrations de la période coloniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Peoples in Migration in the 21st century, Nicosie (Chypre), 14-16 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosie, Chypre. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.017.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux Pessac, 158 p., 2013, 2-86781-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : le désespoir de Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.333, 2011, Perspectives géopolitiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographes et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.288, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Numéro Thématique n° 7 « L'Etat en Afrique », L'Espace Politique, En ligne : http://espacepolitique.revues.org/index1053.html, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Côte d'Ivoire, 2ème édition actualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 275 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards géopolitiques sur les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velasco-Graciet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropisme des frontières. Approche pluridisciplinaire. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velasco-Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.291, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On peut naturellement débattre encore longtemps sur le tracé des frontières coloniales, mais cela ne résoudra pas les problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question sécuritaire en Afrique. Du banditisme des quartiers aux groupes terroristes transfrontaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Editions du Palétuvier, pp.56-63, 2021, Nouvelles Dynamiques Africaines, 978-2-9820363-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ''sécurisation'' des terres recompose les territoires ruraux en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Charlery de la Masselière, BénédicteThibaud &amp; Virginie Duvat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud : l'enjeu territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, Toulouse, pp.121-125, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau en Afrique : source de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon ; Christian Bouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n° 29/2012 L'eau en Afrique : source de conflits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux Pessac, 158 p., 2012, 2-86781-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre de la géographie physique plane sur le lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon ; Christian Bouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n°29 L'esu en Afrique : source de conflits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux Pessac, 158 p., 2012, http://www.lcdpu.fr/livre/?GCOI=27000100166270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la GIRE, un modèle difficile à transférer en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion intégrée des ressources en eau en Afrique subsaharienne. Paradigme occidental, pratiques africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université du Québec, pp.55-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et espace vécu : essai (ancien) de géographie vernaculaire autour du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Viaut; Joël Pailhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2010, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie coloniale, géographie tropicale, géographie zonale : slalom entre les tabous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Velasco-Graciet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tropiques de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.191-199, 2008, Épistémologie | 3, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.11120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : aux origines d'une fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ai.045.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertaine réconciliation ivoirienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néocolonialisme agraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise ivoirienne par les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgression, modèle économique alternatif pour les pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bouquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires français au Tchad : la fin d’une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Croisière Verte, une traversée de l’Afrique en voiture électrique au tracé très géopolitique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Burkina Faso, le Mali et le Niger quittent la CÉDÉAO pour fonder la Confédération du Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alliance des États du Sahel : un projet confédéraliste en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie électorale en Afrique. L’expérience de LAMencartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confédération du Sahel : risques et défis d'une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment anti-français en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malthus en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres eau-terre-population au Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mieux comprendre l’espace, 2 (Hors-série 2), pp.434-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03623031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagberg, Sten, Ludovic O. Kibora et Gabriella Körling (dir.): Démocratie par le bas et politique municipale au Sahel. Uppsala: Uppsala Universitet, 2019. 210 pp. ISBN 978-​91-​506-​2736-​7. (Uppsala Papers in Africa Studies, 4) Prix: € 16,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), https://doi.org/10.5771/0257-9774-2020-1-223. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2020-1-223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Madagascar, l’accaparement des terres peut prendre des formes diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/a-madagascar-laccaparement-des-terres-peut-prendre-des-formes-diverses-129248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02255189.2020.1711365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pauvres aussi peuvent-ils profiter de la mondialisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Côte d’Ivoire, qui sont réellement les classes moyennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation par le sabre et le stéthoscope. Compte rendu de Lachenal, Guillaume. 2017. Le médecin qui voulut être roi. Sur les traces d’une utopie coloniale. Paris : Seuil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Madagascar les électeurs peuvent se rhabiller tous les cinq ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02476097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référendum constitutionnel d’octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.238-239. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes africaines, lieux d’incubation des mouvements citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diploweb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The October 2016 constitutional referendum in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.238-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes en Côte d’Ivoire. Des réalités contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Côte d’Ivoire, le retour de l’éléphant ?, 263-264, pp.226-229. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives de décembre 2016 en Côte d’Ivoire sous le signe de la démobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263-264, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.263.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection présidentielle de 2015 en Côte d’Ivoire : une victoire pour Ouattara, mais pas un plébiscite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bientôt on comptera des dizaines de millions de paysans sans terre en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.93-107. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.156.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marina Bertoncin & Andrea Pase, Autour du Lac Tchad. Enjeux et conflits pour le contrôle de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.481-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections locales 2013 en Côte d'Ivoire : des malentendus subsistent sur l'exercice de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sur le vif, 2014, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-Pierre Dozon, Les clefs de la crise ivoirienne, Paris, Karthala, 2011, 140 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215, pp.820-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">″Déguerpir″pour reconquérir l'espace public à Abidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, Déplacements forcés dans les villes du Sud : les déguerpissements en question, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de ''seigneurs de guerre'' dans la zone sahélo-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 245, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.245.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : L'eau en Afrique : Source de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'eau en Afrique : Source de conflits ?, 29, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives en Côte d'Ivoire marquent-elles la sortie de crise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Kassi-Djodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchGéo sur le vif 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Afrique, les terres appartiendront à ceux qui les achètent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.388-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre de la Géographie physique plane sur le lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'eau en Afrique : Source de conflits ?, 29, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le Nord cartographie les risques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2012.8246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la crise ivoirienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et risques de conflits liés à l'eau en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (255), pp.341-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, territoire, lieu, au crible de la géographie politique L'émergence de l'Etat à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, En ligne : http://espacepolitique.revues.org/index1225.html. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en Afrique. Géographie politique de la maîtrise des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, En ligne : http://espacepolitique.revues.org/index1224.html. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice de Gini...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, En ligne http://www.espacestemps.net/document5683.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mauvais usage de la démocratie en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 90-106. En ligne : http://espacepolitique.revues.org/index894.html. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Partition in the Ivory Coast a Consequence of Migrations in the Colonial Era ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (23), pp.300-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation est-elle le stade suprême de la colonisation ? Le transfert des modèles mondialisés dans les pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 238, pp.185-202. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.2363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : le bout du tunnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, pauvreté, santé : le cas de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique Africaine / African Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pauvreté et l'art misérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, en ligne : http://www.espacestemps.net/document2137.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équilibres eau-terre-populations au Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie « Société, Espace et Pouvoir en Afrique Subsaharienne », Bouaké, 10-12 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de géographie de l'Université Alassane Ouattara (UAO); Laboratoire de Démographie et des Dynamiques Spatiales, Jun 2021, Bouaké, Côte d’Ivoire. pp.434-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la réforme foncière en Côte d’Ivoire : à qui profitera la “sécurisation des terres” ?, Atelier 44 Régimes “hybrides” : Une autre crise de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres des études africaines en France, REAF 2016 : Afriques cosmopolitiques, Paris, Institut national des langues et civilisations orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, Fance, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sortie de crise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Côte d'Ivoire. IFRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00707836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie électorale en Afrique : un transfert à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance africaine. Colloque. Abidjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et espace vécu : essai (ancien) de géographie vernaculaire autour du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Langues et espaces, Bordeaux 9 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et ses frontières. Construction, déconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences L'Afrique en mouvement, UFR des Lettres et Sciences Humaines, Université du Havre, 7 avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, territoire, lieu, au crible de la géographie politique. Illustrations à Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace politique : concepts et échelles. Colloque de Géographie politique. Reims (2-4 avril 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres et conflits en Afrique : la décomposition des pouvoirs et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges, 3 octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie coloniale, géographie tropicale, géographie zonale : slalom entre les tabous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Tropicalités, Bordeaux 24-26 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition de la Côte d'Ivoire, conséquence des migrations de la période coloniale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Peoples in Migration in the 21st century, Nicosie (Chypre), 14-16 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nicosie, Chypre. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute.017.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n°29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux Pessac, 158 p., 2013, 2-86781-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : le désespoir de Kourouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.333, 2011, Perspectives géopolitiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographes et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.288, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Numéro Thématique n° 7 « L'Etat en Afrique », L'Espace Politique, En ligne : http://espacepolitique.revues.org/index1053.html, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Côte d'Ivoire, 2ème édition actualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 275 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards géopolitiques sur les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velasco-Graciet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.232, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropisme des frontières. Approche pluridisciplinaire. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velasco-Graciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.291, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On peut naturellement débattre encore longtemps sur le tracé des frontières coloniales, mais cela ne résoudra pas les problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question sécuritaire en Afrique. Du banditisme des quartiers aux groupes terroristes transfrontaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Editions du Palétuvier, pp.56-63, 2021, Nouvelles Dynamiques Africaines, 978-2-9820363-1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la ''sécurisation'' des terres recompose les territoires ruraux en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Charlery de la Masselière, BénédicteThibaud &amp; Virginie Duvat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud : l'enjeu territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, Toulouse, pp.121-125, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau en Afrique : source de conflits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon ; Christian Bouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n° 29/2012 L'eau en Afrique : source de conflits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux Pessac, 158 p., 2012, 2-86781-803-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre de la géographie physique plane sur le lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Blanchon ; Christian Bouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales n°29 L'esu en Afrique : source de conflits ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux Pessac, 158 p., 2012, http://www.lcdpu.fr/livre/?GCOI=27000100166270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la GIRE, un modèle difficile à transférer en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion intégrée des ressources en eau en Afrique subsaharienne. Paradigme occidental, pratiques africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université du Québec, pp.55-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et espace vécu : essai (ancien) de géographie vernaculaire autour du lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Viaut; Joël Pailhé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, 2010, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie coloniale, géographie tropicale, géographie zonale : slalom entre les tabous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Velasco-Graciet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tropiques de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.191-199, 2008, Épistémologie | 3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.11120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire : aux origines d'une fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ai.045.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incertaine réconciliation ivoirienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néocolonialisme agraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise ivoirienne par les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgression, modèle économique alternatif pour les pays pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2020-1-223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kassi-Djodjo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.017.0333" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velasco-Graciet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ai.045.0010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623031v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2020-1-223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kassi-Djodjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.245.0085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2012.8246" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.894" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.017.0333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velasco-Graciet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.6537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.11120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ai.045.0010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>