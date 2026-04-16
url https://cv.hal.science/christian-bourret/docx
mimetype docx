--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Bourret Christian</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Christian, Jean, François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 21 novembre 1955 (Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle :  Professeur des Universités en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affectation : Université Gustave Eiffel ex Université Paris Est Marne-la-Vallée (UPEM) – IFIS (Institut Francilien d’Ingénierie des Services).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : DICEN IDF (Dispositifs d’Information et de Communication à l’Ere Numérique) – CNAM /Université Gustave Eiffel  / Paris Ouest Nanterre  EA 7339.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Cultures et Sociétés Université Paris Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat C (1973) et A4 (1974).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’Ecole des Hautes Etudes Commerciales (HEC Paris – Jouy-en-Josas) en 1978.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies (DEA) et Doctorat en Histoire et Civilisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Sciences de l’Information et de la Communication (novembre 2010) - Université Paris Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche (1980 - 2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences  (2001 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la mise en place du premier DEA d’Information Scientifique et Technique (IST) en France (1983) puis implication dans sa coordination.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint du DESS Intelligence économique à l'Université de Marne la Vallée (à partir de 1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de préfiguration puis du bureau exécutif de l’Université de Marne-la-Vallée (1989 – 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de licences professionnelles à l’IUT de Marne-la-Vallée et membre du comité de direction de l’IUT (2001 – 2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjoint au directeur (1997 – 2006), Directeur (2006 - 2016) puis Directeur adjoint (depuis 2016) de l’Institut Francilien d’Ingénierie des Services (IFIS) de l’Université de Marne-la-Vallée devenue Université Gustave Eiffel .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe 3 : Intelligence Economique et Territoires - (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dicen-idf.org/axe3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)) depuis 2010 et également Directeur adjoint de l’équipe de recherche DICEN IdF (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 – CNAM / Université Gustave Eiffel /  Paris Ouest Nanterre, depuis septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, au sein de l’IFIS, responsable de la mention de Master Information Intelligence Economique  (3 parcours ISART : Intelligence Sratégique Analyse des Risques et Territoires, AMDI : Analyse et Management des Données et Innovation, ILMS : Influence, Lobbying et Médias Sociaux) et du parcours de Master Ingénierie de la Protection Sociale et Mutuelles et de Licences Professionnelles : Communication dans les collectivités territoriales, Design / Packaging, Agencement, Guides conférenciers, etc.,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents populistes des discours d’un homme providentiel, Winston Churchill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 9, pp. 79 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité économique, risques et territoires. Pistes de réflexions sur les actions de la la Gendarmerie nationale. Le cas du Couserans dans le département de l’Ariège (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56, pp. 44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies in Human-Driven Professions: The Impact of Digital Transformation for Tourist Guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Juillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Advance Reengineering of Territory (SMART) as a Path in the Smart Basic Entity (SBE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1 &amp; 2), pp.37 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Patient Records in Complex Systems in Time of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.252-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potencialidad del Big Data en ámbito sanitario. Especial referencia al caso español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia &amp; Administración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.93 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago de Compostela Hikers and Facebook: Digital Identities and Social Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1 - 2), pp.11 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People’s Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1 - 2), pp.81 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People's Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers d'intermédiation dans les organisations d'interface en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écosystème de santé : nouveaux modes de régulation de l’information, 53 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Socio-technical Devices to Improve Coordination in Healthcare in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Depeyrot Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health and Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (04), pp.2 - 7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420.1000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of the emotional environment and media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Treton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1 &amp; 2), pp. 154-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi des Inégalités Sociales et Territoriales en Santé (ISTS) par la rencontre des organisations d’interface et de la télésanté dans une approche d’« humanisme numérique » en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’information comme levier de changement dans le système de santé français. Le rôle des nouvelles organisations d’interface ou une approche coopérative autour des dynamiques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 44 (1), pp. 21-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029301ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems and patients’ empowerment around patients’ pathways: the French and the Portuguese scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pestana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Methods in Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp. 767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence Meeting Quality Prospects in France with Particular Focus on Healthcare Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (8), pp. 1487 - 1502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d’analyse de situations en intelligence territoriale : Le cas d’une commune rurbaine en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp. 631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Information and Communication for New Managerial approaches: the Challenges of the French Health System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp. 195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements organisationnels et espaces projets : une approche empirique dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Crisis as a Shock to Overpass the Frontiers within the French Healthcare System: the Case of Healthcare Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health Frontiers (PHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards, Evaluation, Certification and Competitive Intelligence: not always an easy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business (JISIB),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations public / privé en France. Le réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp. 503-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et communication des nouvelles organisations d’interface : le cas des réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°38 (Management de l’évaluation et communication, coordonné par Le Moënne C. et Parrini-Alémanno S.), pp. 77 - 88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du rôle des patients et nouvelles organisations d’interface en santé. Eléments pour une approche comparée : France, Royaume-Uni, Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°32, Communication et santé : quelles reconfigurations des relations ?, D’Arippe (Agnès) et Catellani (Andrea),, pp. 71 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital immatériel et information professionnelle. L’émergence d’un concept nouveau : l’information durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp. 4 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé ou la rencontre de la santé et des TIC pour décloisonner le système de santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial TIC et santé, pp. 86-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Decision Making in Networked Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp. 242-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de santé et nouveaux métiers de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp. 174 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Concerns and Challenges in Health : Networks, Information & Communication Systems and Electronic Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (pp. 96-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données support du développement des territoires à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information stratégique et développement insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, May 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’information et nouveaux défis pour les territoires : les données comme leviers de développement et de resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Intelligence Stratégique et Dévelopement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Abayomi David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESER conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et traçabilité des pratiques professionnelles en santé : le(s) côté(s) obscur(s) du Dossier Médical Partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org &amp; Co. Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne – MICA / SFSIC, Mar 2019, Bordeaux, France. pp.267-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience dans les territoires vulnérables en France. Le cas du Couserans dans les Pyrénées francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso International - Contenidos, Investigación, Innovación y Docencia (CUICIID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUICIID, Oct 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Reality : Health Data Management in a Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on eHealth, Telemedicine, and Social Medicine (eTELEMED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTIONS AND NEW APPROACHES TO AN INTERMEDIATION PROFESSION IN THE CULTURAL TOURISM SECTOR IN FRANCE: THE LICENCE PROFESSIONNELLE - LP (BACHELOR'S DEGREE) LICENSED GUIDES (UNIVERSITY OF PARIS EAST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delbassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICERI, Nov 2019, Seville, Spain. pp.3380-3383, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la pratique : la gestion des données de santé dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d'Europe, France. pp. 87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Disqualification, Digital Suffering, Digital Reliance : The Case of French Retired People over Sixty Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2019, The Fifth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Foro Mundial de Divulgación Científica sobre Derechos Humanos Emergentes y Medios de Comunicación,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2019, Sevilla (Spain), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart village and slow tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA 2019 - Towards next-generation data-driven science, Session: Data for a sustainable driven urban tourism development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA Chine, Sep 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delbassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Villages and Slow Tourism in France and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codata Conference Towards next-generation data-driven services: policies, practices and platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata International, Sep 2019, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique du canal Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Centre de Recherches de l&amp;apos;Ecole des Officiers de Gendarmerie (CREOGN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Situations between Health and Tourism sectors, Interactions and Data Uses Issues: the case of France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Biedma-Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International RESER Conference ‘Services and the future of the workforce’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative services and creation of new ecosystems: the case of two tourism platforms and their impacts on workforces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feraille Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Proceedings, XVIIIth International RESER Conference “Services and the Future of the Workforce”, Ceuta – Spain, 12 - 13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Digital Tools in Training to Real Estate and Building sectors – a Study from French University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2019 : The Twelfth International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Athènes, Greece. pp. 50 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities, Motivations, Social Representations in Information and Communication Situations and Digital Society The case of Santiago de Compostela Trippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2018. The Fourth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et insertion socio-professionnelle dans les Universités françaises. L’En-Jeu dans l’accompagnement des jeunes peu ou pas qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauvais-Chavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de la SFSIC, Création, créativité et médiations, Labsic Paris 13 – MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2018, Paris Nord, France. pp. 416-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learning / research interactions in a french university from the Univcamp device (Paris East University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seville, Spain. pp.9260-9263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2018.0716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions for healthcare digital platforms and their impacts on the transformation of healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot-Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII. International RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emile Dubois, un pionnier des Sciences de l’Information et de l’IST (Information Scientifique et Technique), avec une vision toujours actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d’ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp. 191 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes d'information aux plateformes de coordination en santé . Vers un équilibre à construire autour des écosystèmes en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, Santé et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur la communication et la santé - UQAM, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Communication Issues in Cooperation Challenges to Improve the French Healthcare System with new Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGEM Vienna 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 447 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthcare Pathway Management In Organisations Acting As Interfaces Between The Hospital And The Medical And Social Ambulatory Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27TH RESER CONFERENCE - The crucial role of services in business and cities competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage, Tourism, Identity and Sustainable Development of Territories: the case of the Compostela Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de partage de données entre professionnels au coeur de la construction de coopérations territoriales en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Systèmes d’Informations hospitaliers et DMPI (Dossier Médical Patient Informatisé). Transformations de la relation de soin, recompositions organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFICS ; Université Rennes 2 ; Groupe VIVALTO Santé, Jun 2017, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du numérique au cœur des territoires et de l’intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Quelles communications, quelles organisations à l’ère du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organismes de Sécurité sociale et lien social sur les territoires : le cas des CAF et de la MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Economie sociale et Etat social au XXIe siècle : Quelles ré-alliance et quels leviers pour réinventer le modèle social français ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERUDITE – DICEN Idf, Jun 2017, Val d’Europe, France. pp. 19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracks to Analyze Emotions around Mediator Artifacts to Improve Training and Business Creation for Unemployed People in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2016 : The Second International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la participation à la coopération entre enseignants et étudiants dans le cadre d'un espace de coworking à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI IATED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loneliness and Relational Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2015 : The First International Conference on Human and Social Analytic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St. Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim E. Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche d'intelligence territoriale de proximité en Île-de-France ou la synergie entre situations de formation et insertion par l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse typologique des processus : De la conformité à l'agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City 2.0 and Tourism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La información, comunicación y el conocimiento en una cultura alternativa de desarrollo cuyo motor sea el bien común por todos y para todos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Analía Barrionuevo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation" 17-20 October 2012, La Plata (Argentine).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et former autrement dans une période de transition aux enjeux complexes : Le commencement d'une nouvelle ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for an Approach to Training Issues in Vulnerable Areas: Networks of Actors, Identities, Culture and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du but et des usages d'un artefact de mediation, une approche semiotique d'une situation de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, ENTI Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compostela Ways: Search for Meaning, Importance of Relations and Stakes of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerno, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New &amp;quot;pays&amp;quot; (little countries) as local level of the process of Territorial Intelligence in France? Comparative study of the Pays Basque and the Couserans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eguzki Urteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of territorial intelligence focused on the cultural heritage and of the reaffirmation of territorial entities:&amp;quot;pays&amp;quot; in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence, Huelva 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé : un champ de recherche prometteur pour les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIIIe Congres national des sciences de l'information et de la communication Palais du Pharo (Marseille), du 7 au 9 octobre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING ADAPTIVE ONLINE COURSES USING RECOMMENDATION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction 19-24 July 2020 Danemark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, VIRTUAL CONFERENCE, Denmark. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings, International Conference Data Value Chain in Science and Territories, Codata France / DICEN idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bestougeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codata France - Dicen IdF. 2019, 978-2-906826-06-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes au coeur des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ovadia, pp.383 P., 2011, 978-2-915741-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersanté en France : enjeux de coopérations autour de connaissances partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé publique à l’ère de la cybersanté, KABENGELE-MPINGA (Emmanuel) et MEDINA AGUERRE (Pablo), dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Fragua, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience pour les territoires vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant lo Blanc Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones actuals en ciencias sociales y en Turismo, Barrientos Baez ( Almudena), Parra Lopez (Eduardo), Martinez Gonzalez (José Alberto) coord.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirant lo Blanc Ed, pp.97 - 109, 2021, 987 – 84-18534-55-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Covid Pandemic and the Resilience of the Healthcare System in France: Cooperation, Digital and Territorial Challenges with Information and Communication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Y. Yurish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems: Reviews, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, International Frequency Sensor Association (IFSA) Publishing, pp.149 - 178, 2021, 978-84-09-17674-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Sevilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Más sobre El Periodismo y Derechos Humanos Emergentes, Colección Pliegos de Información / 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44 - 63, 2020, 978 – 84 – 09 -16723 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux services et métiers en émergence dans un contexte de transformation numérique : la santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et management des services : Convergences, contrastes et controverses, GALLOUJ (Camal) et PACHE (Gilles) coord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-92, 2020, 979-10-320-0268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation, nouveaux publics et innovations sociales dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines, Alémanno-Parrini S. &amp; Mayère A., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-217, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoel Cohen (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux données de santé : débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique. Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp. 207-225, 2017, 978-1784052881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités renouvelées par la médiation des nouveaux espaces de travail : le cas des tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine, Sylvie Alemanno et Christian Le Moënne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux données de santé: débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamoux, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique: Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d’un espace de coworking à l’Université. L’ouverture à de nouveaux modes de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique, Parrini-Alémanno S. dir.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 169 - 180., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexions autour du positionnement et des domaines d’action de l’Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations Digitales : Individus, Santé, Déontologie en contexte numérique, Gardère E. et Le Moënne C. dir., SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 63-76., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un espace de coworking à l'université : l'ouverture à de nouveaux modes de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières organisationnelles comme espaces d’innovation dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débats publics : les réseaux publics au service de la démocratie, Vacher B., Le Moënne C., Kiyindou A., coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-84., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager d’unité de travail au cœur de l’évolution des organismes de Sécurité sociale vers une culture du service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles, Comprendre, construire, observer, Parrini-Alémanno S. et Parent B., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 203-215, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Health and Societal and Territorial Intelligence in France. Collective Knowledge Production Issues and New Networked Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence and Decision Problems, David (Amos) ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - J. Wiley, pp. 247 - 268, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle pour l’amélioration d’une situation de la formation en entreprise de niveau master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication, Alémanno-Parrini (Sylvie), Bachelard (Olivier), Bourret (Christian) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Ovadia, pp. 333-363., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l’e-Santé avec l’Intelligence Sociétale et Territoriale en France. Enjeux de production collective de connaissances autour de nouvelles organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et problèmes décisionnels, David (Amos) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp. 279-301, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé en France ou comment créer du lien par la maîtrise de l’information et l’amélioration des processus communicationnels entre les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Santé : enjeux contemporains, Routier (Cédric) et D’Arippe (Agnès) éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 41-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, représentations de l’autre et formation de la frontière dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : la danse sur les limites, Nowicki (Joanna) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romillat, pp. 289-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DICEN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Bourret Christian</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Christian, Jean, François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 21 novembre 1955 (Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle :  Professeur des Universités en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affectation : Université Gustave Eiffel ex Université Paris Est Marne-la-Vallée (UPEM) – IFIS (Institut Francilien d’Ingénierie des Services).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : DICEN IDF (Dispositifs d’Information et de Communication à l’Ere Numérique) – CNAM /Université Gustave Eiffel  / Paris Ouest Nanterre  EA 7339.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Cultures et Sociétés Université Paris Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat C (1973) et A4 (1974).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’Ecole des Hautes Etudes Commerciales (HEC Paris – Jouy-en-Josas) en 1978.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies (DEA) et Doctorat en Histoire et Civilisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Sciences de l’Information et de la Communication (novembre 2010) - Université Paris Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche (1980 - 2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences  (2001 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la mise en place du premier DEA d’Information Scientifique et Technique (IST) en France (1983) puis implication dans sa coordination.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint du DESS Intelligence économique à l'Université de Marne la Vallée (à partir de 1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de préfiguration puis du bureau exécutif de l’Université de Marne-la-Vallée (1989 – 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de licences professionnelles à l’IUT de Marne-la-Vallée et membre du comité de direction de l’IUT (2001 – 2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjoint au directeur (1997 – 2006), Directeur (2006 - 2016) puis Directeur adjoint (depuis 2016) de l’Institut Francilien d’Ingénierie des Services (IFIS) de l’Université de Marne-la-Vallée devenue Université Gustave Eiffel .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe 3 : Intelligence Economique et Territoires - (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dicen-idf.org/axe3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)) depuis 2010 et également Directeur adjoint de l’équipe de recherche DICEN IdF (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 – CNAM / Université Gustave Eiffel /  Paris Ouest Nanterre, depuis septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, au sein de l’IFIS, responsable de la mention de Master Information Intelligence Economique  (3 parcours ISART : Intelligence Sratégique Analyse des Risques et Territoires, AMDI : Analyse et Management des Données et Innovation, ILMS : Influence, Lobbying et Médias Sociaux) et du parcours de Master Ingénierie de la Protection Sociale et Mutuelles et de Licences Professionnelles : Communication dans les collectivités territoriales, Design / Packaging, Agencement, Guides conférenciers, etc.,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies in Human-Driven Professions: The Impact of Digital Transformation for Tourist Guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Juillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité économique, risques et territoires. Pistes de réflexions sur les actions de la la Gendarmerie nationale. Le cas du Couserans dans le département de l’Ariège (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56, pp. 44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents populistes des discours d’un homme providentiel, Winston Churchill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 9, pp. 79 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Advance Reengineering of Territory (SMART) as a Path in the Smart Basic Entity (SBE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1 &amp; 2), pp.37 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Patient Records in Complex Systems in Time of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.252-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago de Compostela Hikers and Facebook: Digital Identities and Social Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1 - 2), pp.11 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potencialidad del Big Data en ámbito sanitario. Especial referencia al caso español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia &amp; Administración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.93 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Socio-technical Devices to Improve Coordination in Healthcare in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Depeyrot Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health and Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (04), pp.2 - 7. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420.1000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People’s Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1 - 2), pp.81 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People's Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers d'intermédiation dans les organisations d'interface en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écosystème de santé : nouveaux modes de régulation de l’information, 53 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of the emotional environment and media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Treton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1 &amp; 2), pp. 154-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi des Inégalités Sociales et Territoriales en Santé (ISTS) par la rencontre des organisations d’interface et de la télésanté dans une approche d’« humanisme numérique » en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’information comme levier de changement dans le système de santé français. Le rôle des nouvelles organisations d’interface ou une approche coopérative autour des dynamiques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 44 (1), pp. 21-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029301ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems and patients’ empowerment around patients’ pathways: the French and the Portuguese scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pestana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Methods in Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp. 767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence Meeting Quality Prospects in France with Particular Focus on Healthcare Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (8), pp. 1487 - 1502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d’analyse de situations en intelligence territoriale : Le cas d’une commune rurbaine en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp. 631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards, Evaluation, Certification and Competitive Intelligence: not always an easy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business (JISIB),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Information and Communication for New Managerial approaches: the Challenges of the French Health System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp. 195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements organisationnels et espaces projets : une approche empirique dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Crisis as a Shock to Overpass the Frontiers within the French Healthcare System: the Case of Healthcare Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health Frontiers (PHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations public / privé en France. Le réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp. 503-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et communication des nouvelles organisations d’interface : le cas des réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°38 (Management de l’évaluation et communication, coordonné par Le Moënne C. et Parrini-Alémanno S.), pp. 77 - 88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du rôle des patients et nouvelles organisations d’interface en santé. Eléments pour une approche comparée : France, Royaume-Uni, Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°32, Communication et santé : quelles reconfigurations des relations ?, D’Arippe (Agnès) et Catellani (Andrea),, pp. 71 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital immatériel et information professionnelle. L’émergence d’un concept nouveau : l’information durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp. 4 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé ou la rencontre de la santé et des TIC pour décloisonner le système de santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial TIC et santé, pp. 86-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Decision Making in Networked Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp. 242-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de santé et nouveaux métiers de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp. 174 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Concerns and Challenges in Health : Networks, Information & Communication Systems and Electronic Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (pp. 96-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’information et nouveaux défis pour les territoires : les données comme leviers de développement et de resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Intelligence Stratégique et Dévelopement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données support du développement des territoires à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information stratégique et développement insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, May 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESER conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Abayomi David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et traçabilité des pratiques professionnelles en santé : le(s) côté(s) obscur(s) du Dossier Médical Partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org &amp; Co. Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne – MICA / SFSIC, Mar 2019, Bordeaux, France. pp.267-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience dans les territoires vulnérables en France. Le cas du Couserans dans les Pyrénées francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso International - Contenidos, Investigación, Innovación y Docencia (CUICIID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUICIID, Oct 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Reality : Health Data Management in a Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on eHealth, Telemedicine, and Social Medicine (eTELEMED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Digital Tools in Training to Real Estate and Building sectors – a Study from French University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2019 : The Twelfth International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Athènes, Greece. pp. 50 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Villages and Slow Tourism in France and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codata Conference Towards next-generation data-driven services: policies, practices and platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata International, Sep 2019, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delbassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Foro Mundial de Divulgación Científica sobre Derechos Humanos Emergentes y Medios de Comunicación,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2019, Sevilla (Spain), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart village and slow tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA 2019 - Towards next-generation data-driven science, Session: Data for a sustainable driven urban tourism development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA Chine, Sep 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Disqualification, Digital Suffering, Digital Reliance : The Case of French Retired People over Sixty Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2019, The Fifth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la pratique : la gestion des données de santé dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d'Europe, France. pp. 87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique du canal Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Centre de Recherches de l&amp;apos;Ecole des Officiers de Gendarmerie (CREOGN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Situations between Health and Tourism sectors, Interactions and Data Uses Issues: the case of France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Biedma-Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International RESER Conference ‘Services and the future of the workforce’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative services and creation of new ecosystems: the case of two tourism platforms and their impacts on workforces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feraille Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Proceedings, XVIIIth International RESER Conference “Services and the Future of the Workforce”, Ceuta – Spain, 12 - 13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions for healthcare digital platforms and their impacts on the transformation of healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot-Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII. International RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et insertion socio-professionnelle dans les Universités françaises. L’En-Jeu dans l’accompagnement des jeunes peu ou pas qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauvais-Chavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de la SFSIC, Création, créativité et médiations, Labsic Paris 13 – MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2018, Paris Nord, France. pp. 416-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learning / research interactions in a french university from the Univcamp device (Paris East University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seville, Spain. pp.9260-9263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2018.0716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities, Motivations, Social Representations in Information and Communication Situations and Digital Society The case of Santiago de Compostela Trippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2018. The Fourth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emile Dubois, un pionnier des Sciences de l’Information et de l’IST (Information Scientifique et Technique), avec une vision toujours actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d’ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp. 191 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du numérique au cœur des territoires et de l’intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Quelles communications, quelles organisations à l’ère du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage, Tourism, Identity and Sustainable Development of Territories: the case of the Compostela Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de partage de données entre professionnels au coeur de la construction de coopérations territoriales en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Systèmes d’Informations hospitaliers et DMPI (Dossier Médical Patient Informatisé). Transformations de la relation de soin, recompositions organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFICS ; Université Rennes 2 ; Groupe VIVALTO Santé, Jun 2017, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes d'information aux plateformes de coordination en santé . Vers un équilibre à construire autour des écosystèmes en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, Santé et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur la communication et la santé - UQAM, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Communication Issues in Cooperation Challenges to Improve the French Healthcare System with new Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGEM Vienna 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 447 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthcare Pathway Management In Organisations Acting As Interfaces Between The Hospital And The Medical And Social Ambulatory Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27TH RESER CONFERENCE - The crucial role of services in business and cities competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organismes de Sécurité sociale et lien social sur les territoires : le cas des CAF et de la MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Economie sociale et Etat social au XXIe siècle : Quelles ré-alliance et quels leviers pour réinventer le modèle social français ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERUDITE – DICEN Idf, Jun 2017, Val d’Europe, France. pp. 19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracks to Analyze Emotions around Mediator Artifacts to Improve Training and Business Creation for Unemployed People in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2016 : The Second International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI IATED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la participation à la coopération entre enseignants et étudiants dans le cadre d'un espace de coworking à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loneliness and Relational Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2015 : The First International Conference on Human and Social Analytic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St. Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim E. Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City 2.0 and Tourism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche d'intelligence territoriale de proximité en Île-de-France ou la synergie entre situations de formation et insertion par l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse typologique des processus : De la conformité à l'agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et former autrement dans une période de transition aux enjeux complexes : Le commencement d'une nouvelle ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La información, comunicación y el conocimiento en una cultura alternativa de desarrollo cuyo motor sea el bien común por todos y para todos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Analía Barrionuevo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation" 17-20 October 2012, La Plata (Argentine).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du but et des usages d'un artefact de mediation, une approche semiotique d'une situation de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, ENTI Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for an Approach to Training Issues in Vulnerable Areas: Networks of Actors, Identities, Culture and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compostela Ways: Search for Meaning, Importance of Relations and Stakes of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerno, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of territorial intelligence focused on the cultural heritage and of the reaffirmation of territorial entities:&amp;quot;pays&amp;quot; in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence, Huelva 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New &amp;quot;pays&amp;quot; (little countries) as local level of the process of Territorial Intelligence in France? Comparative study of the Pays Basque and the Couserans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eguzki Urteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé : un champ de recherche prometteur pour les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIIIe Congres national des sciences de l'information et de la communication Palais du Pharo (Marseille), du 7 au 9 octobre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING ADAPTIVE ONLINE COURSES USING RECOMMENDATION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction 19-24 July 2020 Danemark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, VIRTUAL CONFERENCE, Denmark. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings, International Conference Data Value Chain in Science and Territories, Codata France / DICEN idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bestougeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codata France - Dicen IdF. 2019, 978-2-906826-06-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes au coeur des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ovadia, pp.383 P., 2011, 978-2-915741-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersanté en France : enjeux de coopérations autour de connaissances partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé publique à l’ère de la cybersanté, KABENGELE-MPINGA (Emmanuel) et MEDINA AGUERRE (Pablo), dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Fragua, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Covid Pandemic and the Resilience of the Healthcare System in France: Cooperation, Digital and Territorial Challenges with Information and Communication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Y. Yurish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems: Reviews, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, International Frequency Sensor Association (IFSA) Publishing, pp.149 - 178, 2021, 978-84-09-17674-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience pour les territoires vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant lo Blanc Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones actuals en ciencias sociales y en Turismo, Barrientos Baez ( Almudena), Parra Lopez (Eduardo), Martinez Gonzalez (José Alberto) coord.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirant lo Blanc Ed, pp.97 - 109, 2021, 987 – 84-18534-55-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Sevilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Más sobre El Periodismo y Derechos Humanos Emergentes, Colección Pliegos de Información / 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44 - 63, 2020, 978 – 84 – 09 -16723 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux services et métiers en émergence dans un contexte de transformation numérique : la santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et management des services : Convergences, contrastes et controverses, GALLOUJ (Camal) et PACHE (Gilles) coord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-92, 2020, 979-10-320-0268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoel Cohen (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation, nouveaux publics et innovations sociales dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines, Alémanno-Parrini S. &amp; Mayère A., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-217, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux données de santé : débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique. Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp. 207-225, 2017, 978-1784052881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités renouvelées par la médiation des nouveaux espaces de travail : le cas des tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine, Sylvie Alemanno et Christian Le Moënne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux données de santé: débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamoux, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique: Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexions autour du positionnement et des domaines d’action de l’Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations Digitales : Individus, Santé, Déontologie en contexte numérique, Gardère E. et Le Moënne C. dir., SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 63-76., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d’un espace de coworking à l’Université. L’ouverture à de nouveaux modes de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique, Parrini-Alémanno S. dir.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 169 - 180., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un espace de coworking à l'université : l'ouverture à de nouveaux modes de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager d’unité de travail au cœur de l’évolution des organismes de Sécurité sociale vers une culture du service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles, Comprendre, construire, observer, Parrini-Alémanno S. et Parent B., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 203-215, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières organisationnelles comme espaces d’innovation dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débats publics : les réseaux publics au service de la démocratie, Vacher B., Le Moënne C., Kiyindou A., coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-84., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Health and Societal and Territorial Intelligence in France. Collective Knowledge Production Issues and New Networked Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence and Decision Problems, David (Amos) ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - J. Wiley, pp. 247 - 268, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle pour l’amélioration d’une situation de la formation en entreprise de niveau master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication, Alémanno-Parrini (Sylvie), Bachelard (Olivier), Bourret (Christian) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Ovadia, pp. 333-363., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l’e-Santé avec l’Intelligence Sociétale et Territoriale en France. Enjeux de production collective de connaissances autour de nouvelles organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et problèmes décisionnels, David (Amos) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp. 279-301, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé en France ou comment créer du lien par la maîtrise de l’information et l’amélioration des processus communicationnels entre les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Santé : enjeux contemporains, Routier (Cédric) et D’Arippe (Agnès) éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 41-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, représentations de l’autre et formation de la frontière dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : la danse sur les limites, Nowicki (Joanna) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romillat, pp. 289-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DICEN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dicen-idf.org/axe3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dauriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Caliste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Depeyrot Ficatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420.1000281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Treton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029301ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pestana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cacaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraille Charlotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drapier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauvais-Chavalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2018.0716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot-Ficatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Ferragne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Porte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saccheri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Anal&#237;a Barrionuevo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770778v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eguzki Urteaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bestougeff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997021v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528987v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024493v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dicen-idf.org/axe3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dauriac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Caliste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Depeyrot Ficatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420.1000281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Treton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029301ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pestana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cacaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drapier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraille Charlotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot-Ficatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauvais-Chavalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2018.0716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Ferragne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzolini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saccheri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Anal&#237;a Barrionuevo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770778v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eguzki Urteaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bestougeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>