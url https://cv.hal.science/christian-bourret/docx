--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Bourret Christian</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Christian, Jean, François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 21 novembre 1955 (Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle :  Professeur des Universités en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affectation : Université Gustave Eiffel ex Université Paris Est Marne-la-Vallée (UPEM) – IFIS (Institut Francilien d’Ingénierie des Services).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : DICEN IDF (Dispositifs d’Information et de Communication à l’Ere Numérique) – CNAM /Université Gustave Eiffel  / Paris Ouest Nanterre  EA 7339.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Cultures et Sociétés Université Paris Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat C (1973) et A4 (1974).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’Ecole des Hautes Etudes Commerciales (HEC Paris – Jouy-en-Josas) en 1978.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies (DEA) et Doctorat en Histoire et Civilisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Sciences de l’Information et de la Communication (novembre 2010) - Université Paris Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche (1980 - 2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences  (2001 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la mise en place du premier DEA d’Information Scientifique et Technique (IST) en France (1983) puis implication dans sa coordination.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint du DESS Intelligence économique à l'Université de Marne la Vallée (à partir de 1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de préfiguration puis du bureau exécutif de l’Université de Marne-la-Vallée (1989 – 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de licences professionnelles à l’IUT de Marne-la-Vallée et membre du comité de direction de l’IUT (2001 – 2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjoint au directeur (1997 – 2006), Directeur (2006 - 2016) puis Directeur adjoint (depuis 2016) de l’Institut Francilien d’Ingénierie des Services (IFIS) de l’Université de Marne-la-Vallée devenue Université Gustave Eiffel .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe 3 : Intelligence Economique et Territoires - (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dicen-idf.org/axe3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)) depuis 2010 et également Directeur adjoint de l’équipe de recherche DICEN IdF (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 – CNAM / Université Gustave Eiffel /  Paris Ouest Nanterre, depuis septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, au sein de l’IFIS, responsable de la mention de Master Information Intelligence Economique  (3 parcours ISART : Intelligence Sratégique Analyse des Risques et Territoires, AMDI : Analyse et Management des Données et Innovation, ILMS : Influence, Lobbying et Médias Sociaux) et du parcours de Master Ingénierie de la Protection Sociale et Mutuelles et de Licences Professionnelles : Communication dans les collectivités territoriales, Design / Packaging, Agencement, Guides conférenciers, etc.,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies in Human-Driven Professions: The Impact of Digital Transformation for Tourist Guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Juillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité économique, risques et territoires. Pistes de réflexions sur les actions de la la Gendarmerie nationale. Le cas du Couserans dans le département de l’Ariège (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56, pp. 44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents populistes des discours d’un homme providentiel, Winston Churchill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 9, pp. 79 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Advance Reengineering of Territory (SMART) as a Path in the Smart Basic Entity (SBE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1 &amp; 2), pp.37 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Patient Records in Complex Systems in Time of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.252-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago de Compostela Hikers and Facebook: Digital Identities and Social Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1 - 2), pp.11 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potencialidad del Big Data en ámbito sanitario. Especial referencia al caso español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia &amp; Administración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.93 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Socio-technical Devices to Improve Coordination in Healthcare in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Depeyrot Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health and Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (04), pp.2 - 7. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420.1000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People’s Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1 - 2), pp.81 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People's Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers d'intermédiation dans les organisations d'interface en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écosystème de santé : nouveaux modes de régulation de l’information, 53 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of the emotional environment and media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Treton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1 &amp; 2), pp. 154-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi des Inégalités Sociales et Territoriales en Santé (ISTS) par la rencontre des organisations d’interface et de la télésanté dans une approche d’« humanisme numérique » en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’information comme levier de changement dans le système de santé français. Le rôle des nouvelles organisations d’interface ou une approche coopérative autour des dynamiques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 44 (1), pp. 21-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029301ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems and patients’ empowerment around patients’ pathways: the French and the Portuguese scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pestana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Methods in Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp. 767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence Meeting Quality Prospects in France with Particular Focus on Healthcare Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (8), pp. 1487 - 1502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d’analyse de situations en intelligence territoriale : Le cas d’une commune rurbaine en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp. 631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards, Evaluation, Certification and Competitive Intelligence: not always an easy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business (JISIB),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Information and Communication for New Managerial approaches: the Challenges of the French Health System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp. 195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements organisationnels et espaces projets : une approche empirique dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Crisis as a Shock to Overpass the Frontiers within the French Healthcare System: the Case of Healthcare Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health Frontiers (PHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations public / privé en France. Le réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp. 503-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et communication des nouvelles organisations d’interface : le cas des réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°38 (Management de l’évaluation et communication, coordonné par Le Moënne C. et Parrini-Alémanno S.), pp. 77 - 88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du rôle des patients et nouvelles organisations d’interface en santé. Eléments pour une approche comparée : France, Royaume-Uni, Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°32, Communication et santé : quelles reconfigurations des relations ?, D’Arippe (Agnès) et Catellani (Andrea),, pp. 71 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital immatériel et information professionnelle. L’émergence d’un concept nouveau : l’information durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp. 4 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé ou la rencontre de la santé et des TIC pour décloisonner le système de santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial TIC et santé, pp. 86-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Decision Making in Networked Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp. 242-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de santé et nouveaux métiers de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp. 174 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Concerns and Challenges in Health : Networks, Information & Communication Systems and Electronic Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (pp. 96-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’information et nouveaux défis pour les territoires : les données comme leviers de développement et de resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Intelligence Stratégique et Dévelopement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données support du développement des territoires à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information stratégique et développement insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, May 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESER conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Abayomi David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et traçabilité des pratiques professionnelles en santé : le(s) côté(s) obscur(s) du Dossier Médical Partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org &amp; Co. Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne – MICA / SFSIC, Mar 2019, Bordeaux, France. pp.267-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience dans les territoires vulnérables en France. Le cas du Couserans dans les Pyrénées francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso International - Contenidos, Investigación, Innovación y Docencia (CUICIID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUICIID, Oct 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Reality : Health Data Management in a Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on eHealth, Telemedicine, and Social Medicine (eTELEMED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Digital Tools in Training to Real Estate and Building sectors – a Study from French University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2019 : The Twelfth International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Athènes, Greece. pp. 50 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Villages and Slow Tourism in France and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codata Conference Towards next-generation data-driven services: policies, practices and platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata International, Sep 2019, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delbassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Foro Mundial de Divulgación Científica sobre Derechos Humanos Emergentes y Medios de Comunicación,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2019, Sevilla (Spain), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart village and slow tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA 2019 - Towards next-generation data-driven science, Session: Data for a sustainable driven urban tourism development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA Chine, Sep 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Disqualification, Digital Suffering, Digital Reliance : The Case of French Retired People over Sixty Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2019, The Fifth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la pratique : la gestion des données de santé dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d'Europe, France. pp. 87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique du canal Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Centre de Recherches de l&amp;apos;Ecole des Officiers de Gendarmerie (CREOGN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Situations between Health and Tourism sectors, Interactions and Data Uses Issues: the case of France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Biedma-Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International RESER Conference ‘Services and the future of the workforce’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative services and creation of new ecosystems: the case of two tourism platforms and their impacts on workforces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feraille Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Proceedings, XVIIIth International RESER Conference “Services and the Future of the Workforce”, Ceuta – Spain, 12 - 13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions for healthcare digital platforms and their impacts on the transformation of healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot-Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII. International RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et insertion socio-professionnelle dans les Universités françaises. L’En-Jeu dans l’accompagnement des jeunes peu ou pas qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauvais-Chavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de la SFSIC, Création, créativité et médiations, Labsic Paris 13 – MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2018, Paris Nord, France. pp. 416-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learning / research interactions in a french university from the Univcamp device (Paris East University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seville, Spain. pp.9260-9263, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2018.0716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities, Motivations, Social Representations in Information and Communication Situations and Digital Society The case of Santiago de Compostela Trippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2018. The Fourth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emile Dubois, un pionnier des Sciences de l’Information et de l’IST (Information Scientifique et Technique), avec une vision toujours actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d’ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp. 191 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du numérique au cœur des territoires et de l’intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Quelles communications, quelles organisations à l’ère du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage, Tourism, Identity and Sustainable Development of Territories: the case of the Compostela Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de partage de données entre professionnels au coeur de la construction de coopérations territoriales en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Systèmes d’Informations hospitaliers et DMPI (Dossier Médical Patient Informatisé). Transformations de la relation de soin, recompositions organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFICS ; Université Rennes 2 ; Groupe VIVALTO Santé, Jun 2017, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes d'information aux plateformes de coordination en santé . Vers un équilibre à construire autour des écosystèmes en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, Santé et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur la communication et la santé - UQAM, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Communication Issues in Cooperation Challenges to Improve the French Healthcare System with new Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGEM Vienna 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 447 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthcare Pathway Management In Organisations Acting As Interfaces Between The Hospital And The Medical And Social Ambulatory Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27TH RESER CONFERENCE - The crucial role of services in business and cities competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organismes de Sécurité sociale et lien social sur les territoires : le cas des CAF et de la MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Economie sociale et Etat social au XXIe siècle : Quelles ré-alliance et quels leviers pour réinventer le modèle social français ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERUDITE – DICEN Idf, Jun 2017, Val d’Europe, France. pp. 19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracks to Analyze Emotions around Mediator Artifacts to Improve Training and Business Creation for Unemployed People in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2016 : The Second International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI IATED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la participation à la coopération entre enseignants et étudiants dans le cadre d'un espace de coworking à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loneliness and Relational Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2015 : The First International Conference on Human and Social Analytic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St. Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim E. Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City 2.0 and Tourism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche d'intelligence territoriale de proximité en Île-de-France ou la synergie entre situations de formation et insertion par l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse typologique des processus : De la conformité à l'agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et former autrement dans une période de transition aux enjeux complexes : Le commencement d'une nouvelle ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La información, comunicación y el conocimiento en una cultura alternativa de desarrollo cuyo motor sea el bien común por todos y para todos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Analía Barrionuevo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation" 17-20 October 2012, La Plata (Argentine).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du but et des usages d'un artefact de mediation, une approche semiotique d'une situation de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, ENTI Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for an Approach to Training Issues in Vulnerable Areas: Networks of Actors, Identities, Culture and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compostela Ways: Search for Meaning, Importance of Relations and Stakes of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerno, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of territorial intelligence focused on the cultural heritage and of the reaffirmation of territorial entities:&amp;quot;pays&amp;quot; in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence, Huelva 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New &amp;quot;pays&amp;quot; (little countries) as local level of the process of Territorial Intelligence in France? Comparative study of the Pays Basque and the Couserans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eguzki Urteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé : un champ de recherche prometteur pour les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIIIe Congres national des sciences de l'information et de la communication Palais du Pharo (Marseille), du 7 au 9 octobre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING ADAPTIVE ONLINE COURSES USING RECOMMENDATION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction 19-24 July 2020 Danemark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, VIRTUAL CONFERENCE, Denmark. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings, International Conference Data Value Chain in Science and Territories, Codata France / DICEN idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bestougeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codata France - Dicen IdF. 2019, 978-2-906826-06-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes au coeur des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ovadia, pp.383 P., 2011, 978-2-915741-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersanté en France : enjeux de coopérations autour de connaissances partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé publique à l’ère de la cybersanté, KABENGELE-MPINGA (Emmanuel) et MEDINA AGUERRE (Pablo), dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Fragua, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Covid Pandemic and the Resilience of the Healthcare System in France: Cooperation, Digital and Territorial Challenges with Information and Communication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Y. Yurish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems: Reviews, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, International Frequency Sensor Association (IFSA) Publishing, pp.149 - 178, 2021, 978-84-09-17674-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience pour les territoires vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant lo Blanc Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones actuals en ciencias sociales y en Turismo, Barrientos Baez ( Almudena), Parra Lopez (Eduardo), Martinez Gonzalez (José Alberto) coord.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirant lo Blanc Ed, pp.97 - 109, 2021, 987 – 84-18534-55-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Sevilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Más sobre El Periodismo y Derechos Humanos Emergentes, Colección Pliegos de Información / 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44 - 63, 2020, 978 – 84 – 09 -16723 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux services et métiers en émergence dans un contexte de transformation numérique : la santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et management des services : Convergences, contrastes et controverses, GALLOUJ (Camal) et PACHE (Gilles) coord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-92, 2020, 979-10-320-0268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoel Cohen (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation, nouveaux publics et innovations sociales dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines, Alémanno-Parrini S. &amp; Mayère A., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-217, 2018, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux données de santé : débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique. Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp. 207-225, 2017, 978-1784052881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités renouvelées par la médiation des nouveaux espaces de travail : le cas des tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine, Sylvie Alemanno et Christian Le Moënne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux données de santé: débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamoux, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique: Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexions autour du positionnement et des domaines d’action de l’Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations Digitales : Individus, Santé, Déontologie en contexte numérique, Gardère E. et Le Moënne C. dir., SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 63-76., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d’un espace de coworking à l’Université. L’ouverture à de nouveaux modes de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique, Parrini-Alémanno S. dir.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 169 - 180., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un espace de coworking à l'université : l'ouverture à de nouveaux modes de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager d’unité de travail au cœur de l’évolution des organismes de Sécurité sociale vers une culture du service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles, Comprendre, construire, observer, Parrini-Alémanno S. et Parent B., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 203-215, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières organisationnelles comme espaces d’innovation dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débats publics : les réseaux publics au service de la démocratie, Vacher B., Le Moënne C., Kiyindou A., coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-84., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Health and Societal and Territorial Intelligence in France. Collective Knowledge Production Issues and New Networked Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence and Decision Problems, David (Amos) ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - J. Wiley, pp. 247 - 268, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle pour l’amélioration d’une situation de la formation en entreprise de niveau master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication, Alémanno-Parrini (Sylvie), Bachelard (Olivier), Bourret (Christian) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Ovadia, pp. 333-363., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l’e-Santé avec l’Intelligence Sociétale et Territoriale en France. Enjeux de production collective de connaissances autour de nouvelles organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et problèmes décisionnels, David (Amos) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp. 279-301, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé en France ou comment créer du lien par la maîtrise de l’information et l’amélioration des processus communicationnels entre les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Santé : enjeux contemporains, Routier (Cédric) et D’Arippe (Agnès) éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 41-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, représentations de l’autre et formation de la frontière dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : la danse sur les limites, Nowicki (Joanna) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romillat, pp. 289-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DICEN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Bourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Bourret Christian</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURRET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Christian, Jean, François</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 21 novembre 1955 (Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle :  Professeur des Universités en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affectation : Université Gustave Eiffel ex Université Paris Est Marne-la-Vallée (UPEM) – IFIS (Institut Francilien d’Ingénierie des Services).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : DICEN IDF (Dispositifs d’Information et de Communication à l’Ere Numérique) – CNAM /Université Gustave Eiffel  / Paris Ouest Nanterre  EA 7339.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale Cultures et Sociétés Université Paris Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baccalauréat C (1973) et A4 (1974).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme de l’Ecole des Hautes Etudes Commerciales (HEC Paris – Jouy-en-Josas) en 1978.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Etudes Approfondies (DEA) et Doctorat en Histoire et Civilisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Sciences de l’Information et de la Communication (novembre 2010) - Université Paris Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche (1980 - 2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences  (2001 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à la mise en place du premier DEA d’Information Scientifique et Technique (IST) en France (1983) puis implication dans sa coordination.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable adjoint du DESS Intelligence économique à l'Université de Marne la Vallée (à partir de 1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de préfiguration puis du bureau exécutif de l’Université de Marne-la-Vallée (1989 – 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de licences professionnelles à l’IUT de Marne-la-Vallée et membre du comité de direction de l’IUT (2001 – 2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjoint au directeur (1997 – 2006), Directeur (2006 - 2016) puis Directeur adjoint (depuis 2016) de l’Institut Francilien d’Ingénierie des Services (IFIS) de l’Université de Marne-la-Vallée devenue Université Gustave Eiffel .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe 3 : Intelligence Economique et Territoires - (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dicen-idf.org/axe3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)) depuis 2010 et également Directeur adjoint de l’équipe de recherche DICEN IdF (Dispositifs d’Information et de Communication à l’Ere Numérique) EA 7339 – CNAM / Université Gustave Eiffel /  Paris Ouest Nanterre, depuis septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, au sein de l’IFIS, responsable de la mention de Master Information Intelligence Economique  (3 parcours ISART : Intelligence Sratégique Analyse des Risques et Territoires, AMDI : Analyse et Management des Données et Innovation, ILMS : Influence, Lobbying et Médias Sociaux) et du parcours de Master Ingénierie de la Protection Sociale et Mutuelles et de Licences Professionnelles : Communication dans les collectivités territoriales, Design / Packaging, Agencement, Guides conférenciers, etc.,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces frontières comme nouveaux territoires informationnels de la Protection sociale en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Stratégies de gestion de l’information durable : la question des territoires, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies in Human-Driven Professions: The Impact of Digital Transformation for Tourist Guides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia da Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Juillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents populistes des discours d’un homme providentiel, Winston Churchill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dauriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Protagoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 9, pp. 79 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité économique, risques et territoires. Pistes de réflexions sur les actions de la la Gendarmerie nationale. Le cas du Couserans dans le département de l’Ariège (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56, pp. 44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Advance Reengineering of Territory (SMART) as a Path in the Smart Basic Entity (SBE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1 &amp; 2), pp.37 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Patient Records in Complex Systems in Time of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.252-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potencialidad del Big Data en ámbito sanitario. Especial referencia al caso español</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Economia &amp; Administración</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.93 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago de Compostela Hikers and Facebook: Digital Identities and Social Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1 - 2), pp.11 - 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People’s Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1 - 2), pp.81 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Evolving Social Intelligent Systems in a Social Responsibility Perspective in French Universities: Improving Young Unemployed People's Motivation by Training for Business Creation integrating Emotions around Mediator Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux métiers d'intermédiation dans les organisations d'interface en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écosystème de santé : nouveaux modes de régulation de l’information, 53 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Socio-technical Devices to Improve Coordination in Healthcare in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Depeyrot Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health and Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (04), pp.2 - 7. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7420.1000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of the emotional environment and media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Treton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1 &amp; 2), pp. 154-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi des Inégalités Sociales et Territoriales en Santé (ISTS) par la rencontre des organisations d’interface et de la télésanté dans une approche d’« humanisme numérique » en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de l’information comme levier de changement dans le système de santé français. Le rôle des nouvelles organisations d’interface ou une approche coopérative autour des dynamiques de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Université de Moncton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 44 (1), pp. 21-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1029301ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems and patients’ empowerment around patients’ pathways: the French and the Portuguese scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Pestana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Methods in Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp. 767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence Meeting Quality Prospects in France with Particular Focus on Healthcare Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Economics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (8), pp. 1487 - 1502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d’analyse de situations en intelligence territoriale : Le cas d’une commune rurbaine en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp. 631-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Information and Communication for New Managerial approaches: the Challenges of the French Health System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp. 195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements organisationnels et espaces projets : une approche empirique dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.2953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDS Crisis as a Shock to Overpass the Frontiers within the French Healthcare System: the Case of Healthcare Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health Frontiers (PHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards, Evaluation, Certification and Competitive Intelligence: not always an easy Relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business (JISIB),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations public / privé en France. Le réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp. 503-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et communication des nouvelles organisations d’interface : le cas des réseaux de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°38 (Management de l’évaluation et communication, coordonné par Le Moënne C. et Parrini-Alémanno S.), pp. 77 - 88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du rôle des patients et nouvelles organisations d’interface en santé. Eléments pour une approche comparée : France, Royaume-Uni, Catalogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°32, Communication et santé : quelles reconfigurations des relations ?, D’Arippe (Agnès) et Catellani (Andrea),, pp. 71 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital immatériel et information professionnelle. L’émergence d’un concept nouveau : l’information durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp. 4 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé ou la rencontre de la santé et des TIC pour décloisonner le système de santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro spécial TIC et santé, pp. 86-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Decision Making in Networked Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp. 242-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de santé et nouveaux métiers de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp. 174 - 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Concerns and Challenges in Health : Networks, Information & Communication Systems and Electronic Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (pp. 96-113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données support du développement des territoires à l’ère de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information stratégique et développement insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pascal Paoli, May 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de la résilience organisationnelle en santé : transformations des organisations d'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des systèmes locaux de protection sociale à l’ère post-Covid. Quelles transformations alternatives à l’échelle locale par les organisations d’interface en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Françoise Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS. Colloque Alter-organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’information et nouveaux défis pour les territoires : les données comme leviers de développement et de resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Intelligence Stratégique et Dévelopement Insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on banking organizations and emergence of new services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESER conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, CEUTA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Health, Case of Mental Disorders and the Use of Machine Learning for Early Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Abayomi David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO, Aug 2021, NIGERIA, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et traçabilité des pratiques professionnelles en santé : le(s) côté(s) obscur(s) du Dossier Médical Partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org &amp; Co. Le côté obscur de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne – MICA / SFSIC, Mar 2019, Bordeaux, France. pp.267-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience dans les territoires vulnérables en France. Le cas du Couserans dans les Pyrénées francaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso International - Contenidos, Investigación, Innovación y Docencia (CUICIID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUICIID, Oct 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theory to Reality : Health Data Management in a Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on eHealth, Telemedicine, and Social Medicine (eTELEMED 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions and new approaches to an intermediation profession in the cultural tourism sector in France: The licence professionnelle - LP (Bachelor's degree) licensed guides (University of Paris East)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delbassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.3380-3383, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2019.0864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart Villages and Slow Tourism in France and Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codata Conference Towards next-generation data-driven services: policies, practices and platform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata International, Sep 2019, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la pratique : la gestion des données de santé dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parrini-Alemanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d'Europe, France. pp. 87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Disqualification, Digital Suffering, Digital Reliance : The Case of French Retired People over Sixty Years Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2019, The Fifth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de données dans une méthode d’évaluation des parcours de santé intégrant l’expérience des patients et de leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference. Data Value Chain in Science and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codata France / DICEN idf, Mar 2019, Val d’Europe, France. pp. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Foro Mundial de Divulgación Científica sobre Derechos Humanos Emergentes y Medios de Comunicación,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Sevilla, Nov 2019, Sevilla (Spain), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for Smart village and slow tourism in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA 2019 - Towards next-generation data-driven science, Session: Data for a sustainable driven urban tourism development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA Chine, Sep 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique du canal Seine Nord Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du Centre de Recherches de l&amp;apos;Ecole des Officiers de Gendarmerie (CREOGN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Issy les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexions pour une méthode d’évaluation contributive des innovations organisationnelles en santé, intégrant l’ensemble des acteurs des parcours de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovons pour innover, 8e colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Situations between Health and Tourism sectors, Interactions and Data Uses Issues: the case of France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Biedma-Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International RESER Conference ‘Services and the future of the workforce’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative services and creation of new ecosystems: the case of two tourism platforms and their impacts on workforces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feraille Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Proceedings, XVIIIth International RESER Conference “Services and the Future of the Workforce”, Ceuta – Spain, 12 - 13 September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESER, Sep 2019, Ceuta, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Digital Tools in Training to Real Estate and Building sectors – a Study from French University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI 2019 : The Twelfth International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Athènes, Greece. pp. 50 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions for healthcare digital platforms and their impacts on the transformation of healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot-Ficatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII. International RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identities, Motivations, Social Representations in Information and Communication Situations and Digital Society The case of Santiago de Compostela Trippers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2018. The Fourth International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et insertion socio-professionnelle dans les Universités françaises. L’En-Jeu dans l’accompagnement des jeunes peu ou pas qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauvais-Chavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de la SFSIC, Création, créativité et médiations, Labsic Paris 13 – MSH Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2018, Paris Nord, France. pp. 416-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing learning / research interactions in a french university from the Univcamp device (Paris East University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Seville, Spain. pp.9260-9263, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2018.0716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emile Dubois, un pionnier des Sciences de l’Information et de l’IST (Information Scientifique et Technique), avec une vision toujours actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d’ISKO-France 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp. 191 - 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Cities and new Services to Users-Citizens in Healthcare Systems. Patients’ Medical Records: Comparative Cases’ Study between DIRAYA (Andalusia / Spain) and DMP (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Maria Biedma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th RESER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Portugal. pp. 710 - 727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du numérique au cœur des territoires et de l’intelligence économique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Quelles communications, quelles organisations à l’ère du numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, 2017, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plateformes d'information aux plateformes de coordination en santé . Vers un équilibre à construire autour des écosystèmes en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, Santé et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur la communication et la santé - UQAM, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Communication Issues in Cooperation Challenges to Improve the French Healthcare System with new Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGEM Vienna 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 447 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthcare Pathway Management In Organisations Acting As Interfaces Between The Hospital And The Medical And Social Ambulatory Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27TH RESER CONFERENCE - The crucial role of services in business and cities competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage, Tourism, Identity and Sustainable Development of Territories: the case of the Compostela Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Scientific Conference on Social Sciences and Arts SGEM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria. pp. 3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de partage de données entre professionnels au coeur de la construction de coopérations territoriales en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Systèmes d’Informations hospitaliers et DMPI (Dossier Médical Patient Informatisé). Transformations de la relation de soin, recompositions organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PREFICS ; Université Rennes 2 ; Groupe VIVALTO Santé, Jun 2017, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organismes de Sécurité sociale et lien social sur les territoires : le cas des CAF et de la MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Economie sociale et Etat social au XXIe siècle : Quelles ré-alliance et quels leviers pour réinventer le modèle social français ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERUDITE – DICEN Idf, Jun 2017, Val d’Europe, France. pp. 19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’exposome et la santé environnementale : communiquer pour se soustraire au temps extrinsèque vecteur de risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracks to Analyze Emotions around Mediator Artifacts to Improve Training and Business Creation for Unemployed People in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2016 : The Second International Conference on Human and Social Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and Tools in learning methods for medical doctors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admedico: Vers la conception d'un outil innovant de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Projectique Santé - Agir dans les organisations de santé : l'harmonie des contraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la participation à la coopération entre enseignants et étudiants dans le cadre d'un espace de coworking à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Training Approaches to support the installation of medical doctors in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI IATED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de connaissances et formations en alternance : éléments de réflexions sur le suivi des acquis de formation et des compétences tout au long de la vie autour du nouveau rôle des Universités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence internationale ISKO (International Society for Knowledge Organization) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loneliness and Relational Biography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUSO 2015 : The First International Conference on Human and Social Analytic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, St. Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Process in Water Economy Using Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim E. Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City 2.0 and Tourism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche d'intelligence territoriale de proximité en Île-de-France ou la synergie entre situations de formation et insertion par l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00965039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une analyse typologique des processus : De la conformité à l'agilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Caliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La información, comunicación y el conocimiento en una cultura alternativa de desarrollo cuyo motor sea el bien común por todos y para todos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saccheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Analía Barrionuevo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation" 17-20 October 2012, La Plata (Argentine).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et former autrement dans une période de transition aux enjeux complexes : Le commencement d'une nouvelle ère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for an Approach to Training Issues in Vulnerable Areas: Networks of Actors, Identities, Culture and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du but et des usages d'un artefact de mediation, une approche semiotique d'une situation de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Territorial Intelligence, ENTI Strasbourg 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compostela Ways: Search for Meaning, Importance of Relations and Stakes of Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerno, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of territorial intelligence focused on the cultural heritage and of the reaffirmation of territorial entities:&amp;quot;pays&amp;quot; in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence, Huelva 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00516064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New &amp;quot;pays&amp;quot; (little countries) as local level of the process of Territorial Intelligence in France? Comparative study of the Pays Basque and the Couserans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eguzki Urteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé : un champ de recherche prometteur pour les sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XIIIe Congres national des sciences de l'information et de la communication Palais du Pharo (Marseille), du 7 au 9 octobre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING ADAPTIVE ONLINE COURSES USING RECOMMENDATION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction 19-24 July 2020 Danemark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, VIRTUAL CONFERENCE, Denmark. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings, International Conference Data Value Chain in Science and Territories, Codata France / DICEN idf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bestougeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Codata France - Dicen IdF. 2019, 978-2-906826-06-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes au coeur des sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ovadia, pp.383 P., 2011, 978-2-915741-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cybersanté en France : enjeux de coopérations autour de connaissances partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé publique à l’ère de la cybersanté, KABENGELE-MPINGA (Emmanuel) et MEDINA AGUERRE (Pablo), dir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Fragua, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Covid Pandemic and the Resilience of the Healthcare System in France: Cooperation, Digital and Territorial Challenges with Information and Communication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Y. Yurish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems: Reviews, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, International Frequency Sensor Association (IFSA) Publishing, pp.149 - 178, 2021, 978-84-09-17674-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’authenticité comme levier de résilience pour les territoires vulnérables en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tirant lo Blanc Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones actuals en ciencias sociales y en Turismo, Barrientos Baez ( Almudena), Parra Lopez (Eduardo), Martinez Gonzalez (José Alberto) coord.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirant lo Blanc Ed, pp.97 - 109, 2021, 987 – 84-18534-55-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour de nouvelles approches d’évaluation contributive des parcours de santé à partir des organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Ewan Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du décloisonnement : innovations organisationnelles en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2021, Série : Santé et innovation, 9781784057459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los medios de comunicación como palanca de resiliencia a través de la solidaridad y la acción colectiva en los territorios vulnerables de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Sevilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Más sobre El Periodismo y Derechos Humanos Emergentes, Colección Pliegos de Información / 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44 - 63, 2020, 978 – 84 – 09 -16723 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux services et métiers en émergence dans un contexte de transformation numérique : la santé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et management des services : Convergences, contrastes et controverses, GALLOUJ (Camal) et PACHE (Gilles) coord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 85-92, 2020, 979-10-320-0268-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de formation, nouveaux publics et innovations sociales dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle. Formes et transformations contemporaines, Alémanno-Parrini S. &amp; Mayère A., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Evaluation in a Learning Organization and Online Training Through the E-booklet Contribution of Game Theory and Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Collaboration Technologies. Design, Development and Technological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.205-217, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91743-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, Social Media and Societal Changes: The Case of &amp;quot;Marriage for All&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Elia Fraoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoel Cohen (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spiritual News: Reporting Religion Around the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux données de santé : débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique. Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp. 207-225, 2017, 978-1784052881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités renouvelées par la médiation des nouveaux espaces de travail : le cas des tiers lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Lépine, Sylvie Alemanno et Christian Le Moënne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-12384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux données de santé: débats et controverses en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Salzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamoux, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ère du numérique: Enjeux des données massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d’un espace de coworking à l’Université. L’ouverture à de nouveaux modes de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique, Parrini-Alémanno S. dir.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 169 - 180., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexions autour du positionnement et des domaines d’action de l’Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations Digitales : Individus, Santé, Déontologie en contexte numérique, Gardère E. et Le Moënne C. dir., SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 63-76., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'un espace de coworking à l'université : l'ouverture à de nouveaux modes de relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fasshauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie P. Alemanno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières organisationnelles comme espaces d’innovation dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débats publics : les réseaux publics au service de la démocratie, Vacher B., Le Moënne C., Kiyindou A., coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-84., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager d’unité de travail au cœur de l’évolution des organismes de Sécurité sociale vers une culture du service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications organisationnelles, Comprendre, construire, observer, Parrini-Alémanno S. et Parent B., dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 203-215, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Health and Societal and Territorial Intelligence in France. Collective Knowledge Production Issues and New Networked Interface Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence and Decision Problems, David (Amos) ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - J. Wiley, pp. 247 - 268, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémio-situationnelle pour l’amélioration d’une situation de la formation en entreprise de niveau master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des méthodes au cœur des sciences de l’information et de la communication, Alémanno-Parrini (Sylvie), Bachelard (Olivier), Bourret (Christian) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Ovadia, pp. 333-363., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l’e-Santé avec l’Intelligence Sociétale et Territoriale en France. Enjeux de production collective de connaissances autour de nouvelles organisations d’interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et problèmes décisionnels, David (Amos) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp. 279-301, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de santé en France ou comment créer du lien par la maîtrise de l’information et l’amélioration des processus communicationnels entre les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Santé : enjeux contemporains, Routier (Cédric) et D’Arippe (Agnès) éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 41-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités, représentations de l’autre et formation de la frontière dans les Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe : la danse sur les limites, Nowicki (Joanna) dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romillat, pp. 289-302, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Zeghni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DICEN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dicen-idf.org/axe3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dauriac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Caliste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Depeyrot Ficatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420.1000281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Treton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029301ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pestana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cacaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drapier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraille Charlotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot-Ficatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauvais-Chavalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2018.0716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Ferragne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzolini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saccheri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Anal&#237;a Barrionuevo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770778v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eguzki Urteaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bestougeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dicen-idf.org/axe3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gheller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini Alemanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia da Re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Juilli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dauriac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Caliste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parrini-Alemanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Biedma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Depeyrot Ficatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7420.1000281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Treton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029301ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pestana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.1411" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cacaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Salzano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fran&#231;oise Peres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Abayomi David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fraoua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delbass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.0864" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feraille Charlotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drapier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot-Ficatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauvais-Chavalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2018.0716" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Depeyrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim E. Fraoua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sotto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_31" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZW5KJCV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Ferragne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzolini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saccheri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Anal&#237;a Barrionuevo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770778v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eguzki Urteaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bestougeff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mucchielli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-defis-du-decloisonnement/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91743-6_16" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>