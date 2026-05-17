--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -580,1454 +580,1466 @@
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gram-Scale Purification of Dihydrorobinetin from Robinia pseudoacacia L. Wood by Centrifugal Partition Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Zubrzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (3), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/separations3030023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Immunological Detection of Wood Cell Wall Polysaccharides after Microwave- Assisted Ionic Liquid Disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lhernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2168-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation in Angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor networks. Pathways to the knowledge of root development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 136 (3), pp.3478-3485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.104.051029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis, micropropagation and plant regeneration of &amp;quot;Early Mature&amp;quot; walnut trees (Juglans regia) that flower in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (4), pp.425-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic manipulation of flavonoid accumulation in Juglans sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyphénols Actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could we progress in the knowledge of the mechanisms that govern the adventitious root formation from aerial plant tissues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ermel-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 67 (3-4), pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characterization of beta-glucosidases involved during adventitious root meristem formation in walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ermet-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (3), pp.83A-84A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 87 (3), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-generated cDNA library of transition-stage maize embryos: cloning and expression of calmodulin genes during early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Matthys-Rochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth E M Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 27 (1), pp.105 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00019182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2037,1841 +2049,1841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la physiologie moléculaire à la génétique de la formation du bois de cœur. Diapositives de conférence (pdf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques du GDR 3544 "sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biochimique et phénotypage haut-débit de la collection nationale de robinier par spectrométrie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » - Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root development modulation to address biomass production and climatic issues in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Sciences Department Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Davis (USA); Prof. Patrick J. Brown (Plant Sciences, UC Davis); Prof. Gail Taylor (Plant Sciences Department Chair), Oct 2023, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation industrielle et agro-écologique du bois et des extraits d’une espèce invasive : le robinier faux-acacia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire, 12ème journées du réseau MétaSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des extraits de bois du robinier (R. pseudoacacia) pour ses propriétés antimicrobiennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ABIBOIS « Valorisation de co-produits du bois pour la santé des plantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABIBOIS-Fibois Bretagne et Végépolys Valley, Nov 2020, Rennes, France. 14 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ValRob : Valorisation des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée DIRV Inra Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nouzilly, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ValRob : exemple de valorisation de résultats de recherche:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nouzilly, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ValRob project - Robinia pseudoacacia wood valorisation : Characterization and production of biomolecules of cosmetic interest from local wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CosmInnov 4th "Cosmetic Innovation Days"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études génétique et moléculaire de la rhizogenèse adventive : possibilités de modifier le développement des racines via la transformation génétique ; enjeux scientifiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre du groupe de la Sainte-Catherine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is the content of naphtoquinones, flavonols, flavanols and gallotannins regulated in living wood tissues of Juglans sp ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International conference on polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in cambial zone of hybrid walnut stem related to radial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Walnut Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'arbre fabrique-t-il son bois de coeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres d'Ecophysiologie de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Autrans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naphthoquinones in walnut tissues : relationships with developmental, pathological and industrial aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International conference on polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Freising-Weihenstephan, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires de la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and molecular studies of adventitious root formation in in vitro walnut cotyledon fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Action E6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edification d'une racine adventive chez les arbres forestiers : approche histologique et étude des facteurs d'induction et d'initiation sur fragments de cotylédons de noix (Juglans sp.) cultivés in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ermel-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of indolic compounds in adventitious root induction of in vitro walnut cotyledon fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Meeting of the Cost 822 Working group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3881,780 +3893,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Orlane Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Oumarou Mahamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Orléans-Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Orlane Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Oumarou Mahamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Orléans-Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ValRob (2012-2016) : Valorisation des extraits de bois de robinier (Robinia pseudoacacia).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Projet WoodProActif (2020-2023): Paillages bioactifs pour l’assainissement des sols et la prophylaxie des cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662579v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet WoodProActif (2020-2023): Paillages bioactifs pour l’assainissement des sols et la prophylaxie des cultures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Projet ValRob (2012-2016) : Valorisation des extraits de bois de robinier (Robinia pseudoacacia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662591v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local wood (biomolecules) valorisation through the characterization and industrial production of Robinetin, a yellowish fluorescent colorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CosmInnov 4th Cosmetic Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orléans, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation du duramen chez le douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characterization of beta-glucosidases involved during adventitious root meristem formation in walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ermet-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World congress on in vitro biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4664,400 +4676,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factors that regulate secondary metabolism biosynthesis pathways: key actors for plant eco-physiology and ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Doireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Developments in Plant &amp; Cell Physiology, Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2003, 81-271-0034-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambial activity and xylem differentiation in walnut (Juglans sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Molecular Biology of Wood Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bios scientific publishers, 2000, 1-85996-123-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological and biochemical characterization of adventitious root formation in walnut cotyledon fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of root formation and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plenum Press, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5067,91 +5079,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des propriétés qui sautent aux yeux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5161,343 +5173,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodproactif: Paillages bioactifs pour l'assainissement des sols et la prophylaxie des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xylofutur. 2025, p13-Annuaire des centres de recherche de la filière forêt-bois en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paillages bioactifs pour l’assainissement des sols et la prophylaxie des cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ValRob. Valorisation des extraits de bois de robinier (Robinia pseudoacacia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRV-17-0044 RS- C.Breton - Lignées de peuplier pour une production rapide / accrue de biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] INRA. 2017, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinetin from black locust wood: a natural highly fluorescent, locally available and multipurpose dye for « in/out of the box » cosmetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Innovation Application n°106, 2016, 2 p., 3 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5507,153 +5519,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres valorisations du bois et de la biomasse forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Licence professionnelle de Gestion forestière Durable à la Commercialisation des bois et dérivés (GDCo)., France. 2021, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la production de bois et de biomasse chez quelques modèles d’arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. Formation – Ecole doctorale Gay Lussac (Formation spécialisée "Amélioration de la production de bois et de biomasse chez quelques modèles d’arbres forestiers"), 2016, 68 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5663,112 +5675,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la physiologie moléculaire à la génétique de la formation du bois de cœur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 "sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges (France), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5836,51 +5848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="421C7019"/>
+    <w:nsid w:val="C5734C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6067,51 +6079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-5385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186317751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.09.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zubrzycki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations3030023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sauvanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermet-Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthys-Rochon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E M Bates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8527WCLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doireau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608692v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-breton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7284-5385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186317751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.09.049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H68ZPQ98-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zubrzycki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations3030023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.051029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sauvanet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermet-Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Matthys-Rochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth E M Bates" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8527WCLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doireau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05335419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>