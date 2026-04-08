--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1445,303 +1445,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthode de la préoccupation partagée : une incitation positive à l'empathie et à la solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nudges et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Nov 2023, Cergy-Pontoise (Université de), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discussion à visée philosophique : un nouveau paradigme d'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Peut-on former les enseignants au bonheur ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cergy-pontoise, Sep 2023, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat scolaire, bien-être et développement des compétences psychosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Draveil, Nov 2023, Draveil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développer un affect commun de la rationalité et de la fraternité par la pratique de la Discussion à Visée Philosophique à l’école : une approche lordonienne de l’Enseignement Moral et Civique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFPHIED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPHIED, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024123v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04504827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode de la préoccupation partagée : une incitation positive à l’empathie et à la solidarité</w:t>
               </w:r>
@@ -1941,165 +1941,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants à la pratique de la philosophie avec les enfants : un nouveau paradigme de la relation éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éducation à la fraternité par la pratique de la philosophie avec les enfants à l’école (primaire et collège) : enjeux et conditions de possibilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564015v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03047961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à la fraternité par la pratique de la philosophie avec les enfants à l’école (primaire et collège) : enjeux et conditions de possibilité</w:t>
               </w:r>
@@ -2299,165 +2299,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quoi la pratique de la philosophie avec les enfants contribue-t-elle à une éducation à la fraternité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la fraternité par la pratique de la philosophie avec les enfants, l’expérimentation du projet PhiloJeunes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570387v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04771782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la pratique de la philosophie avec les enfants à l'école contribue-t-elle à une éducation à la fraternité ?</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EF00A36"/>
+    <w:nsid w:val="5CC56C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-budex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-4028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229892345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.058.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097134ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04891180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03047864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-budex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-4028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229892345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.058.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097134ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04891180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03047864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>