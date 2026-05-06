--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2506,50 +2506,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How is an education to fraternity possible thanks to philosophical discussion in french Republican schools?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Budex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Council of Philosophy Inquiry with Children (ICPIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bogotà, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A quelles conditions éduquer aux valeurs démocratiques et civiques par le dialogue philosophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Budex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2558,126 +2627,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Rencontres internationales des Nouvelles Pratiques Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570395v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02570383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers de philosophie et éducation à la fraternité</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC56C2C"/>
+    <w:nsid w:val="DEFEE805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-budex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-4028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229892345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.058.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097134ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04891180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03047864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-budex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7804-4028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229892345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Budex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.058.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097134ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04891180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blond-Rzewuski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Chirouter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bailet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Hawken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pettier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03047864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>