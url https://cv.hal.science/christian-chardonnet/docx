--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1288,295 +1288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous remote transfer of accurate timing and optical frequency over a public fiber network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Argence</w:t>
+                <w:t xml:space="preserve">Amale Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni D. Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5241-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818440v1</w:t>
+                <w:t xml:space="preserve">hal-00734103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous remote transfer of accurate timing and optical frequency over a public fiber network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Achkar</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (1), pp.3-6. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5241-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734103v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised uncertainty budget for measuring the Boltzmann constant using the Doppler Broadening Technique on ammonia</w:t>
               </w:r>
@@ -2351,580 +2351,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+                <w:t xml:space="preserve">High-resolution microwave frequency dissemination on an 86-km urban optical link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3832-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+                <w:t xml:space="preserve">hal-00431709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution microwave frequency dissemination on an 86-km urban optical link</w:t>
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3832-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00431709v1</w:t>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431711v4</w:t>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1347-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431711v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Boltzmann constant by the Doppler broadening technique at a 3,8x10-5 accuracy level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Crane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (2), pp.2029</w:t>
@@ -3625,303 +3625,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (25), pp.250801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796993v1</w:t>
+                <w:t xml:space="preserve">hal-00126269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00126269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
@@ -6355,51 +6355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Nicolodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6748,64 +6748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni D. Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics (FiO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orlando, United States</w:t>
@@ -6828,295 +6828,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network and application to high-precision molecular spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Laser Spectroscopy - ICOLS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, University of California, Berkeley, California, USA, United States. pp.2002, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/467/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809030v1</w:t>
+                <w:t xml:space="preserve">hal-01165895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriam Triki</w:t>
+                <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network and application to high-precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Laser Spectroscopy - ICOLS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, University of California, Berkeley, California, USA, United States. pp.2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/467/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165895v1</w:t>
+                <w:t xml:space="preserve">hal-03809030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
               </w:r>
@@ -7378,51 +7378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,51 +7972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Frequency Standard Dissemination via Optical Fibre Metropolitan Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>