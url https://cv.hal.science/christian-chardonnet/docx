--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,7566 +66,7566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Parallel Precise Time Calibration of White Rabbit Switches for T-Refimeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Tuckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REFIMEVE General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumental Delay Calibration of White Rabbit Switches for Sub-10 ns Timing in the REFIMEVE Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Tuckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 th White Rabbit Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precise Time Calibration and Deployments of White Rabbit Switches for T-Refimeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Tuckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time and Frequency Seminar of Laboratoire Temps-Espace (LTE), 11 DEC 2025, Observatoire de Paris France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REFIMEVE Fiber Network for Time and Frequency Dissemination and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and the European Frequency and Time Forum, held with ATF, the Asia-Pacific Workshop on Time and Frequency, (IEEE IFCS-EFTF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toyama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS57587.2023.10272084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TESTING THE PARITY SYMMETRY IN COLD CHIRAL MOLECULES USING VIBRATIONAL SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73rd International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Urbana Champaign, Illinois, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting coherent fiber links with a Hg optical lattice clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Sarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changlei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFTF (European Frequency and Time Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical fiber link for ultra-stable frequency dissemination and atomic clock comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Chiodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Int. Conf. Laser Spectroscopy (ICOLS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Arcachon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International strontium optical lattice clocks comparisons with an optical fiber link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lisdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Grosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. F. Raupach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Optics Seminar, Niels Bohr Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Copenhagen, Denmark, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International strontium optical lattice clocks comparisons with an optical fiber link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lisdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Grosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. F. Raupach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guest seminar at NICT and RIKKEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tokyo, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International strontium optical lattice clocks comparisons with an optical fiber link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lisdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Grosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. F. Raupach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFCS (International Frequency Control Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New-Orleans, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum cascade laser stabilization at sub-Hz-level by use of a frequency comb and an optical link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2083764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Cascade Laser at Hz-Level by Use of a Frequency Comb and an Optical Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Frequency and Time Forum 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland, Switzerland. pp.216 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards large scale metrological fibre network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF/IFC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.409--410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-IR frequency control using an optical frequency comb and a remte near-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics-European Quantum Electronics Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose Convention Center, San Jose, CA, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous remote transfer of accurate timing and optical frequency over a public fiber network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of the 26th European Frequency and Time Forum and of the 2013 IEEE Frequency Control Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic, Czech Republic. pp.474-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-stable Long Distance Optical Frequency/Time Distribution Using the Internet Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni D. Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Optics (FiO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network and application to high-precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Laser Spectroscopy - ICOLS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, University of California, Berkeley, California, USA, United States. pp.2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/467/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.108 - 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-IR frequency measurement using an optical frequency comb and a long-distance remote frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Frequency and Time Forum 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gothenburg, Sweden. pp.456 - 458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-IR frequency measurement using an optical frequency comb and a long-distance remote frequency reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 2012 European Frequency and Time Forum (EFTF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gothenburg, Sweden. pp.456-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-distance ultrastable frequency transfer over urban fiber link: toward a European network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2009, San Diego, United States. pp.74310D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.828273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated international comparisons between optical clocks connected via fiber and satellite links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lindvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzocaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Godun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Godun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (6), pp.843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.561754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser frequency stabilisation at the sub-Hz level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Nicolodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (7), pp.456-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphoton.2015.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded optical fiber link using the Internet network for remote clocks comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Chiodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (26), pp.33927-33937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.033927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Limits of Optical Fiber Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Won-Kyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (5), pp.787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.32.000787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and time transfer for metrology and beyond using telecommunication network fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (5), pp.531-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A widely tunable 10-µm quantum cascade laser phase-locked to a state-of-the-art mid-infrared reference for precision molecular spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.264101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption line shape recovery beyond the detection bandwidth limit: application to the precision spectroscopic measurement of the Boltzmann constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.042506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004822v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Way Optical Frequency Comparisons at 5x10^-21 relative stability Over 100km Telecommunication Network Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.061802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-line extraction of an ultra-stable frequency signal over an optical fiber link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous remote transfer of accurate timing and optical frequency over a public fiber network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Achkar</w:t>
+                <w:t xml:space="preserve">A revised uncertainty budget for measuring the Boltzmann constant using the Doppler Broadening Technique on ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5241-0⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (6), pp.623-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/6/623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734103v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous remote transfer of accurate timing and optical frequency over a public fiber network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Argence</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni D. Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5241-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818440v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised uncertainty budget for measuring the Boltzmann constant using the Doppler Broadening Technique on ammonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
+                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/6/623⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862839v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing weak force induced parity violation by high resolution mid-infrared molecular spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (14-15), pp.2363-2373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for speed-dependent effects in NH3 self-broadened spectra: towards a new determination of the Boltzmann constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Darquié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.062510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.062510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (21), pp.23518-23526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.023518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards an accurate determination of the Boltzmann constant by Doppler spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (july 2011), pp.073028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/13/7/073028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (3), pp.854-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cp01806f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution microwave frequency dissemination on an 86-km urban optical link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3832-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1347-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431709v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431711v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution microwave frequency dissemination on an 86-km urban optical link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Santarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3832-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431711v4</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Boltzmann constant by the Doppler broadening technique at a 3,8x10-5 accuracy level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Briaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (9), pp.883-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution optical frequency dissemination on a telecommunication network with data traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (10), pp.1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance frequency transfer over an urban fiber link using optical phase stabilization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lours</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (2), pp.2029</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295894v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185715v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">86-km optical link with a resolution of 2.10-18 for RF frequency transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Stability of the proton-to-electron mass ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert James Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 48, pp.35-41</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.150801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185715v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the proton-to-electron mass ratio</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-distance frequency transfer over an urban fiber link using optical phase stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.150801</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263674v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">86-km optical link with a resolution of 2 × 10-18 for RF frequency transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48, pp.35-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (25), pp.250801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32, pp.187-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008534v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005433v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Measurement of an Ar+ Laser Stabilized on Narrow Lines of Molecular Iodine at 501.7 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Du Burck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54, pp.754-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2005.843579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement in the 28 THz spectral region with a femtosecond laser comb and a long-distance optical link to a primary standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of the iodine-stabilized Ar+ laser at 514.6 nm using a femtosecond optical frequency comb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Du Burck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 78, pp.725-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon Ramsey fringes at 30 THz referenced to an H Maser / Cs fountain via an optical frequency comb at the 1 Hz level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert James Butcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréi Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.1023-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of 12C16O2 laser lines with a femtosecond laser comb and new determination of the 12C16O2 molecular constants and frequency grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 228, pp.206-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003427v1</w:t>
-              </w:r>
-[...2852 lines deleted...]
-                <w:t xml:space="preserve">hal-05443436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7643,103 +7643,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Simultaneous Precise Time Calibration of White Rabbit Switches for REFIMEVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelam Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Tuckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First-TF Annual Meeting 2025, Workshop "Application of Time-Frequency technologies to defence and space".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Campus Beaulieu - Rennes University, Rennes, France</w:t>
@@ -7852,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7972,90 +7972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Frequency Standard Dissemination via Optical Fibre Metropolitan Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Narbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8109,64 +8109,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers femtosecondes appliqués à la métrologie des fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salin, François and Laporte, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes femtosecondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -8377,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>