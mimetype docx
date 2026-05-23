--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2145,295 +2145,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriam Triki</w:t>
+                <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network and application to high-precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Laser Spectroscopy - ICOLS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, University of California, Berkeley, California, USA, United States. pp.2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/467/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165895v1</w:t>
+                <w:t xml:space="preserve">hal-03809030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-stable long distance optical frequency distribution using the Internet fiber network and application to high-precision molecular spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Accurate determination of the Boltzmann constant by Doppler spectroscopy: Towards a new definition of the kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Laser Spectroscopy - ICOLS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, University of California, Berkeley, California, USA, United States. pp.2002, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Atomic Physics (ICAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France. pp.02005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/467/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135702005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809030v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance phase-coherent link between near- and mid-infrared frequency reference</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3630,64 +3630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A widely tunable 10-µm quantum cascade laser phase-locked to a state-of-the-art mid-infrared reference for precision molecular spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,64 +3768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption line shape recovery beyond the detection bandwidth limit: application to the precision spectroscopic measurement of the Boltzmann constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,90 +4148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised uncertainty budget for measuring the Boltzmann constant using the Doppler Broadening Technique on ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sinda Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean K. Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4675,90 +4675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for speed-dependent effects in NH3 self-broadened spectra: towards a new determination of the Boltzmann constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Lat Tabara Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4943,77 +4943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards an accurate determination of the Boltzmann constant by Doppler spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of methyltrioxorhenium: towards the observation of parity violation in chiral molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,295 +5205,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shelkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431711v4</w:t>
+                <w:t xml:space="preserve">hal-00503220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a first observation of parity violation in chiral molecules by high-resolution laser spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Determination of the Boltzmann constant by laser spectroscopy as a basis for future measurements of the thermodynamic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (10), pp.870-884. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1347-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chir.20911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503220v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431711v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
               </w:r>
@@ -5734,64 +5734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Boltzmann constant by the Doppler broadening technique at a 3,8x10-5 accuracy level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,553 +6479,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126269v1</w:t>
+                <w:t xml:space="preserve">hal-03796993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dissemination with a 86-km optical fibre for fundamental tests of physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First direct determination of the Boltzmann constant by an optical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Santarelli</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Djerroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:2008039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (25), pp.250801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.250801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03796993v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Amy-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005433v1</w:t>
+                <w:t xml:space="preserve">hal-00008534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute frequency measurement of an SF6 two-photon line using a femtosecond optical comb and sum-frequency generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-distance frequency dissemination with a resolution of 10-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Goncharov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (24), pp.3320</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.203904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008534v1</w:t>
+                <w:t xml:space="preserve">hal-00005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Measurement of an Ar+ Laser Stabilized on Narrow Lines of Molecular Iodine at 501.7 nm</w:t>
               </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréi N. Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement in the 28 THz spectral region with a femtosecond laser comb and a long-distance optical link to a primary standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute frequency measurement of the iodine-stabilized Ar+ laser at 514.6 nm using a femtosecond optical frequency comb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Amy-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Yadav" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tuckey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Pottie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amy-Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecordier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cournol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Tokunaga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Calvert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlei Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quintin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiodo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bercy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lisdat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Grosche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. F. Raupach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083764" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chardonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stefani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Kanj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni D. Rovera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/467/1/012002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mejri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135702005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.828273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camisard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033927" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Kyu Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000787" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean K. Tokunaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Goncharov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004822v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057013v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.061802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000678" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/6/623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734103v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5241-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shelkovnikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710549v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023518" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548188v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/7/073028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01806f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20911" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431711v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0755-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Santarelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3832-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Briaudeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185715v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Narbonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Butcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295894v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Crane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Narbonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00059-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008039" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W5516M7K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hermier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.250801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goncharov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i N. Goncharov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.843579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Goncharov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Narbonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>