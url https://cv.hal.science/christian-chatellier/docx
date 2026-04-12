--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -370,334 +370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Pacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauzelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S42-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266273v1</w:t>
+                <w:t xml:space="preserve">hal-04435880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+                <w:t xml:space="preserve">Leonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vauzelles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.S42-S43. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.22148-22160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435880v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Kinematic Chains Piloted by Inertial Sensors to Obtain Lower-Body Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Pacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,265 +751,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S215-S217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782477v1</w:t>
+                <w:t xml:space="preserve">hal-03710973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Fradet</w:t>
+                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S215-S217. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03710973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t>
               </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2061,243 +2061,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581710v1</w:t>
+                <w:t xml:space="preserve">hal-00348732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
+              <w:t xml:space="preserve">ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348732v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust still-image transmission scheme suitable for fading channels</w:t>
               </w:r>
@@ -2385,286 +2385,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
+                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
+              <w:t xml:space="preserve">WMSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581758v1</w:t>
+                <w:t xml:space="preserve">hal-00491085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">CORESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491085v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,602 +3163,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
+                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.481--484</w:t>
+              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401687v1</w:t>
+                <w:t xml:space="preserve">hal-02415524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruitage de séquences d'images couleur par diffusions anisotropes spatiale et temporelle couplées</w:t>
+                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.iii-729-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415519v1</w:t>
+                <w:t xml:space="preserve">hal-02401523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
+                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401523v1</w:t>
+                <w:t xml:space="preserve">hal-02415539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
+                <w:t xml:space="preserve">Débruitage de séquences d'images couleur par diffusions anisotropes spatiale et temporelle couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Souhard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415539v1</w:t>
+                <w:t xml:space="preserve">hal-02415519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
+                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Souhard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
+              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.481--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415524v1</w:t>
+                <w:t xml:space="preserve">hal-02401687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
@@ -3855,252 +3855,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
+                <w:t xml:space="preserve">Une méthode de restauration d’images compressées JPEG2000 basée sur les EDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 International Conference on Multimedia and Expo. ICME '03. Proceedings (Cat. No.03TH8698)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème journées d'études et d'échanges COmpression et REprésentation des Signaux Audiovisuels (CORESA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.91-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401663v1</w:t>
+                <w:t xml:space="preserve">hal-02401654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de restauration d’images compressées JPEG2000 basée sur les EDP</w:t>
+                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées d'études et d'échanges COmpression et REprésentation des Signaux Audiovisuels (CORESA'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 International Conference on Multimedia and Expo. ICME '03. Proceedings (Cat. No.03TH8698)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Baltimore, United States. pp.149-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2003.1221575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401654v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
               </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Hong Kong, China. pp.III-729-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>