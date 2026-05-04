--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -370,334 +370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Carcreff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Armand</w:t>
+                <w:t xml:space="preserve">Leonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatellier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.22148-22160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435880v1</w:t>
+                <w:t xml:space="preserve">hal-04266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Pacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Vauzelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.22148-22160. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S42-S43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266273v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Kinematic Chains Piloted by Inertial Sensors to Obtain Lower-Body Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Pacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,646 +751,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Fradet</w:t>
+                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710973v1</w:t>
+                <w:t xml:space="preserve">hal-03782477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (11), pp.3322. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S215-S217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03782477v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t>
+                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Sohtsinda</w:t>
+                <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Bachir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430024v1</w:t>
+                <w:t xml:space="preserve">hal-01919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tarent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dawaliby</w:t>
+                <w:t xml:space="preserve">Maëva Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.S166-S168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919483v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sohtsinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tarent</w:t>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Retailleau</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floren Colloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.S166-S168. </w:t>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435881v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WTSOM: A Robust Still-Image Transmission Scheme Suitable for Fading Channels</w:t>
               </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High data rate radiocommunications through the ionospheric channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2061,796 +2061,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
+              <w:t xml:space="preserve">ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348732v1</w:t>
+                <w:t xml:space="preserve">hal-00581710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581710v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust still-image transmission scheme suitable for fading channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">WMSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581723v1</w:t>
+                <w:t xml:space="preserve">hal-00491085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">CORESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491085v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
+              <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581758v1</w:t>
+                <w:t xml:space="preserve">hal-00348734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Un système de transmission d'images fixes robuste pour canaux radio mobiles sélectifs en temps et en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CORESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348734v1</w:t>
+                <w:t xml:space="preserve">hal-00581762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de transmission d'images fixes robuste pour canaux radio mobiles sélectifs en temps et en fréquence</w:t>
+                <w:t xml:space="preserve">A robust still-image transmission scheme suitable for fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.171-175</w:t>
+              <w:t xml:space="preserve">PSIP'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581762v1</w:t>
+                <w:t xml:space="preserve">hal-00581723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion géométrique pour le masquage d'erreurs de quantification et de transmission sur des images JPEG couleur</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,602 +3163,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
+                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Souhard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
+              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.481--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415524v1</w:t>
+                <w:t xml:space="preserve">hal-02401687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
+                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401523v1</w:t>
+                <w:t xml:space="preserve">hal-02415524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
+                <w:t xml:space="preserve">Débruitage de séquences d'images couleur par diffusions anisotropes spatiale et temporelle couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Souhard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415539v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruitage de séquences d'images couleur par diffusions anisotropes spatiale et temporelle couplées</w:t>
+                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.iii-729-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415519v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
+                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Souhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.481--484</w:t>
+              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401687v1</w:t>
+                <w:t xml:space="preserve">hal-02415539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
@@ -3855,477 +3855,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de restauration d’images compressées JPEG2000 basée sur les EDP</w:t>
+                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées d'études et d'échanges COmpression et REprésentation des Signaux Audiovisuels (CORESA'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 International Conference on Multimedia and Expo. ICME '03. Proceedings (Cat. No.03TH8698)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Baltimore, United States. pp.149-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2003.1221575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401654v1</w:t>
+                <w:t xml:space="preserve">hal-02401663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
+                <w:t xml:space="preserve">Une méthode de restauration d’images compressées JPEG2000 basée sur les EDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 International Conference on Multimedia and Expo. ICME '03. Proceedings (Cat. No.03TH8698)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème journées d'études et d'échanges COmpression et REprésentation des Signaux Audiovisuels (CORESA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.91-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2003.1221575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401663v1</w:t>
+                <w:t xml:space="preserve">hal-02401654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
+                <w:t xml:space="preserve">Utilisation des Equations aux Dérivées Partielles pour la restauration de séquences d'images couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Susa, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415282v1</w:t>
+                <w:t xml:space="preserve">hal-02415442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Equations aux Dérivées Partielles pour la restauration de séquences d'images couleur</w:t>
+                <w:t xml:space="preserve">A PDE-based method for ringing artifact removal on grayscale and color JPEG2000 images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Hong Kong, China. pp.III-729-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1199578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415442v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>