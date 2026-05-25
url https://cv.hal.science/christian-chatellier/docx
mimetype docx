--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -370,334 +370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Pacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauzelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S42-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266273v1</w:t>
+                <w:t xml:space="preserve">hal-04435880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of the Lower Limbs from Inertial Units: Methodology Adapting the Sensor-to-Segment Calibration to the Subject Functional Capacities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower Limb Sensor-to-Segment Calibration for Joint Kinematics Analysis With Inertial Measurement Units: Is There an Ideal Method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+                <w:t xml:space="preserve">Leonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vauzelles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.S42-S43. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.22148-22160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3209883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435880v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Kinematic Chains Piloted by Inertial Sensors to Obtain Lower-Body Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Pacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,646 +751,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S215-S217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782477v1</w:t>
+                <w:t xml:space="preserve">hal-03710973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lower limb calibration methods for movement analysis with inertial measurement unit (IMU)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Fradet</w:t>
+                <w:t xml:space="preserve">Sensor-to-Segment Calibration Methodologies for Lower-Body Kinematic Analysis with Inertial Sensors: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S215-S217. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20113322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03710973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+                <w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dawaliby</w:t>
+                <w:t xml:space="preserve">Hermann Sohtsinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Bradai</w:t>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Pousset</w:t>
+                <w:t xml:space="preserve">Smail Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919483v1</w:t>
+                <w:t xml:space="preserve">hal-02430024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Energy and QoS-aware Memetic-based Scheduling for M2M Communications in LTE-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Retailleau</w:t>
+                <w:t xml:space="preserve">Samir Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floren Colloud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
+              <w:t xml:space="preserve"> IEEE Transactions on Emerging Topics in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETCI.2018.2883450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435881v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifier-Aware Content-Based Precoder Design for Hierarchical Image Transmission over a Realistic MIMO-OFDM Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sohtsinda</w:t>
+                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Y. Tarent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Bachir</w:t>
+                <w:t xml:space="preserve">Maëva Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Duvanaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (12), pp.1950209. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.S166-S168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218126619502098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430024v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WTSOM: A Robust Still-Image Transmission Scheme Suitable for Fading Channels</w:t>
               </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High data rate radiocommunications through the ionospheric channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Erhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2061,796 +2061,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Haeberle</w:t>
+                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581710v1</w:t>
+                <w:t xml:space="preserve">hal-00348732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clency Perrine</w:t>
+                <w:t xml:space="preserve">Robust image transmission strategies for fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A joint source channel coding strategy for video transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.5</w:t>
+              <w:t xml:space="preserve">ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348732v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+                <w:t xml:space="preserve">A robust still-image transmission scheme suitable for fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">PSIP'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491085v1</w:t>
+                <w:t xml:space="preserve">hal-00581723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
+                <w:t xml:space="preserve">A realistic physic layer modeling of 802.11g ad hoc networks in outdoor environments with a computation time optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
+              <w:t xml:space="preserve">WMSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581758v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clency Perrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CORESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348734v1</w:t>
+                <w:t xml:space="preserve">hal-00581758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de transmission d'images fixes robuste pour canaux radio mobiles sélectifs en temps et en fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Boeglen</w:t>
+                <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clency Perrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Haeberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.171-175</w:t>
+              <w:t xml:space="preserve">Stratégie de codage conjoint pour la transmission de séquences d'images via un canal bruité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581762v1</w:t>
+                <w:t xml:space="preserve">hal-00348734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust still-image transmission scheme suitable for fading channels</w:t>
+                <w:t xml:space="preserve">Un système de transmission d'images fixes robuste pour canaux radio mobiles sélectifs en temps et en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boeglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">CORESA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581723v1</w:t>
+                <w:t xml:space="preserve">hal-00581762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion géométrique pour le masquage d'erreurs de quantification et de transmission sur des images JPEG couleur</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,159 +3163,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
+                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Chatellier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.iii-729-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401687v1</w:t>
+                <w:t xml:space="preserve">hal-02401523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
+                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Souhard</w:t>
@@ -3346,89 +3355,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
+              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415524v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage de séquences d'images couleur par diffusions anisotropes spatiale et temporelle couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3470,198 +3479,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPEG-4 compression artifacts removal on color video sequences using 3D nonlinear diffusion</w:t>
+                <w:t xml:space="preserve">Noise removal on color image sequences using coupled anisotropic diffusions and noise-robust motion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Chatellier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Signal Processing Conference (EUSIPCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Austria. pp.481--484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02401523v1</w:t>
+                <w:t xml:space="preserve">hal-02401687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Content-based Alternative to Error Correction for Joint Source/Channel Coding and Transmission of Still Images Through A Noisy Channel</w:t>
+                <w:t xml:space="preserve">Une Nouvelle Alternative à la Correction d'Erreurs en Transmission Bas Débit d'Images sur Canal Bruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Souhard</w:t>
@@ -3692,73 +3692,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HF 2004 - 7th Nordic HF conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Farö, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE Sciences of Electronics, Technology of Information and Telecommunications (SETIT 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Susa, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415539v1</w:t>
+                <w:t xml:space="preserve">hal-02415524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic propagation model influence on a wireless digital transmission simulation in real environment</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 International Conference on Multimedia and Expo. ICME '03. Proceedings (Cat. No.03TH8698)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Baltimore, United States. pp.149-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Hong Kong, China. pp.III-729-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3209883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.09.091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sohtsinda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clency Perrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dawaliby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETCI.2018.2883450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boeglen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2007.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2FV1B5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Erhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MB2MGKB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Augereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVRHXRD6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Souhard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368754" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2003.1221575" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>