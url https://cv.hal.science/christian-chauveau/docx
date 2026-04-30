--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1302,291 +1302,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds — A microgravity study on radiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of flame characteristics on an isolated ethanol droplet evaporating through stagnation methane/air flames: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanket Girhe</w:t>
+                <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Karaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105334⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.113465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642694v1</w:t>
+                <w:t xml:space="preserve">hal-04560009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flame characteristics on an isolated ethanol droplet evaporating through stagnation methane/air flames: An experimental and numerical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Karaca</w:t>
+                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds — A microgravity study on radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Girhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 265, pp.113465. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560009v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation on combustion heterogeneity in interior ballistics of mortar using Population Balance Equation</w:t>
               </w:r>
@@ -2447,90 +2447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of cellular instabilities and local extinction for two-phase flames under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Yozgatlıgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporization characteristics of an isolated ethanol droplet at flame conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Yozgatlıgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (9), pp.79-94. </w:t>
@@ -3739,408 +3739,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937027v1</w:t>
+                <w:t xml:space="preserve">hal-02937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.4355-4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937021v1</w:t>
+                <w:t xml:space="preserve">hal-02937025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stany Gallier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.4355-4363. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937025v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optically accessible apparatus to characterize the evolution of spherically expanding flames under constant volume conditions</w:t>
               </w:r>
@@ -4371,404 +4371,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of combustion process of a single aluminum particle in air using an improved experimental approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stany Gallier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of CH4-air-O2 turbulent swirling flames by Stereo-PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2018027988⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981110v1</w:t>
+                <w:t xml:space="preserve">hal-02113606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (3), pp.3143-3150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of CH4-air-O2 turbulent swirling flames by Stereo-PIV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+                <w:t xml:space="preserve">Detailed analysis of combustion process of a single aluminum particle in air using an improved experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.87-99. </w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2018027988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113606v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
               </w:r>
@@ -4882,217 +4882,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of the droplet support fiber effect on the evaporation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Bucci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.885-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317402v1</w:t>
+                <w:t xml:space="preserve">hal-02557231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketana Teav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Kheirkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,236 +5084,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.2425-2432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the droplet support fiber effect on the evaporation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Stazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.885-891. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.100034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557231v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of CO 2 Dilution and O 2 Enrichment on Non-premixed Turbulent CH 4 -Air Flames in a Swirl Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zaidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,693 +5505,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
+                <w:t xml:space="preserve">Study of pollutant emissions and dynamics of non-premixed turbulent oxygen enriched flames from a swirl burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.2549 - 2557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.3959 - 3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858463v1</w:t>
+                <w:t xml:space="preserve">hal-01858472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.553 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660275v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pollutant emissions and dynamics of non-premixed turbulent oxygen enriched flames from a swirl burner</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858472v1</w:t>
+                <w:t xml:space="preserve">hal-01660277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.553 - 560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858468v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.2549 - 2557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660277v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgravity experiments and numerical studies on ethanol/air spray flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,689 +6392,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Mechanisms of Cellular Instabilities Developing on Spherical Two-Phase Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.2026 - 2043. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.392 - 394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858476v1</w:t>
+                <w:t xml:space="preserve">hal-01858441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Mechanisms of Cellular Instabilities Developing on Spherical Two-Phase Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167, pp.392 - 394. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.2026 - 2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858441v1</w:t>
+                <w:t xml:space="preserve">hal-01858476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
+                <w:t xml:space="preserve">Effects of CO2, H2O, and Exhaust Gas Recirculation Dilution on Laminar Burning Velocities and Markstein Lengths of Iso-Octane/Air Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1857 - 1877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 188 (4-5), pp.516-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1138792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858479v1</w:t>
+                <w:t xml:space="preserve">hal-01312847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1857 - 1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660283v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2, H2O, and Exhaust Gas Recirculation Dilution on Laminar Burning Velocities and Markstein Lengths of Iso-Octane/Air Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Endouard</w:t>
+                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 188 (4-5), pp.516-528. </w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.393 - 409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1138792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312847v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,64 +7151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical properties of turbulent premixed flames and other corrugated interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale High Intensity Turbulence Generator Applied to a High Pressure Turbulent Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,291 +7643,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion characteristics of methane–oxygen enhanced air turbulent non-premixed swirling flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+                <w:t xml:space="preserve">On the simulation of laminar strained flames in stagnation flows: 1D and 2D approaches versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngbin Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.11.019⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (2), pp.438 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858508v1</w:t>
+                <w:t xml:space="preserve">hal-01858510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simulation of laminar strained flames in stagnation flows: 1D and 2D approaches versus experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
+                <w:t xml:space="preserve">Combustion characteristics of methane–oxygen enhanced air turbulent non-premixed swirling flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161 (2), pp.438 - 452. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.53 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858510v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Measurements of HO 2 and Other Products of n -Butane Oxidation (H 2 O 2 , H 2 O, CH 2 O, and C 2 H 4 ) at Elevated Temperatures by Direct Coupling of a Jet-Stirred Reactor with Sampling Nozzle and Cavity Ring-Down Spectroscopy (cw-CRDS)</w:t>
               </w:r>
@@ -8047,51 +8047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effective Lewis number formulations for lean hydrogen/hydrocarbon/ air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8176,103 +8176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Oxygen Enrichment Effects on Turbulent Non-premixed Swirling Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (10), pp.6191 - 6197. </w:t>
@@ -8578,51 +8578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the d2-law departure during droplet evaporation in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8681,51 +8681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of the fundamental flame speeds of syngas (H2/CO)/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,51 +8810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of syngas laminar flames using the Bunsen burner configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies on the burning of aluminum micro and nanoparticle clouds in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,278 +10084,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of pressure and hydrogen concentration on laminar burning velocities of methane–hydrogen–air mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Ignition of single nickel-coated aluminum particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Goldshleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (1), pp.201 - 208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.195⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.2055 - 2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859300v1</w:t>
+                <w:t xml:space="preserve">hal-01859296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of single nickel-coated aluminum particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+                <w:t xml:space="preserve">Characterization of the effects of pressure and hydrogen concentration on laminar burning velocities of methane–hydrogen–air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (2), pp.2055 - 2062. </w:t>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.201 - 208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859296v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporization and oxidation of liquid fuel droplets at high temperature and high pressure: Application to N-alkanes and vegetable oil methyl esters.</w:t>
               </w:r>
@@ -10596,51 +10596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and Combustion of Al Particles Clad by Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mukasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11131,64 +11131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Goldshleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11291,51 +11291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 165 (1), pp.151 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11626,518 +11626,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet vaporisation characteristics of vegetable oil derived biofuels at high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPROVING DROPLET BREAKUP AND VAPORIZATION MODELS BY INCLUDING HIGH PRESSURE AND TURBULENCE EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21 (1-3), pp.41 - 50. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3-5), pp.475 - 510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0894-1777(99)00052-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v10.i3-5.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859736v1</w:t>
+                <w:t xml:space="preserve">hal-01859749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVING DROPLET BREAKUP AND VAPORIZATION MODELS BY INCLUDING HIGH PRESSURE AND TURBULENCE EFFECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet vaporisation characteristics of vegetable oil derived biofuels at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (1-3), pp.41 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0894-1777(99)00052-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v10.i3-5.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOCK-FREE BREAKUP OF DROPLETS. TEMPORAL CHARACTERISTICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vieille</w:t>
+                <w:t xml:space="preserve">Turbulence effects on the combustion of single hydrocarbon droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics and Technical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (1), pp.1015 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(00)80309-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1018804527327⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859723v1</w:t>
+                <w:t xml:space="preserve">hal-01859764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence effects on the combustion of single hydrocarbon droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
+                <w:t xml:space="preserve">SHOCK-FREE BREAKUP OF DROPLETS. TEMPORAL CHARACTERISTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gel'Fand,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28 (1), pp.1015 - 1021. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics and Technical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (1), pp.63 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(00)80309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1018804527327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859764v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reduced gravity on methanol droplet combustion at high pressures</w:t>
               </w:r>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and combustion of levitated magnesium particles in carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13070,51 +13070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Effects on the Vaporization of Monocomponent Single Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13342,51 +13342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 115 (4-6), pp.369-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14026,272 +14026,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on the vaporization and burning of fuel droplets at reduced gravity during parabolic flights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations on the low temperature vaporization and envelope or wake flame burning of n-heptane droplets at reduced gravity during parabolic flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Monsallier</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfang Leuckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0094-5765(89)90073-8⟩</w:t>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 22 (1), pp.2027 - 2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(89)80218-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859858v1</w:t>
+                <w:t xml:space="preserve">hal-01859855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on the low temperature vaporization and envelope or wake flame burning of n-heptane droplets at reduced gravity during parabolic flights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations on the vaporization and burning of fuel droplets at reduced gravity during parabolic flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wolfang Leuckel</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Monsallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 22 (1), pp.2027 - 2035. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 20, pp.223 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(89)80218-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0094-5765(89)90073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859855v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15158,51 +15158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Odeide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Fluids Under Low Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 464, Springer Berlin Heidelberg, pp.415-424, 2006, Lecture Notes in Physics, 3-540-60677-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15275,51 +15275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosenband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15391,51 +15391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FROLOV, Sergei M.; ROY, Gabriel D.; STARIK, Alexander M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semenov Memorial, Combustion and Atmospheric Pollution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torus Press, pp.127-129, 2003</w:t>
@@ -15503,51 +15503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Techniques Applied to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.373-386, 2002, 3540428372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15593,51 +15593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassure et vaporisation des gouttes: effets de la pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15705,51 +15705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes relatives à la grosse propulsion liquide et solide conduites au LCSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15830,51 +15830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le mélange et la combustion turbulente pour la propulsion aérobie conduites au LCSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15994,51 +15994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.245-254, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16102,51 +16102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nagano, Y.; Hanjalic, K.; Tsuji, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence, heat and mass transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Aichi Shuppan, pp.771-778, 2000, 4872566505</w:t>
@@ -16227,51 +16227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habiballah, M.; Popp, M.; Yang, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid rocket combustion devices. Aspects of modeling analysis and design</w:t>
@@ -16343,51 +16343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Odeide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviani, Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Jean Gilder Congressi srl, pp.362-368, 1996</w:t>
@@ -16416,51 +16416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur la combustion de goutte en microgravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16528,51 +16528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de gouttes en microgravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales De Chimie - Science Des Materiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (1), MASSON, pp.27-44, 1992, 0151-9107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16636,51 +16636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ö. Gülder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coutanceau, M.; Coutanceau, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualisation et traitements d'images en mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMF, pp.161-166, 1992, 2950743005</w:t>
@@ -16735,51 +16735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zappoli, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA SP-353, ESA Publication Division, pp.407-418, 1992, 92-9092-254-0</w:t>
@@ -16808,51 +16808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet combustion in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16933,51 +16933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pletzer, V.; Couffy, J.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity experiments during parabolic flights with Caravelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPP-021, ESA Publication Division, pp.57, 1991</w:t>
@@ -17006,51 +17006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet vaporisation and combustion in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17179,51 +17179,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -17696,480 +17696,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR Analysis Of Aerosols In Microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+                <w:t xml:space="preserve">Ignition mechanisms of aluminum particles in hydrocarbon products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Graumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Droplets (Droplets 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles; Liège Université; AIM association, Jul 2025, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146691v1</w:t>
+                <w:t xml:space="preserve">hal-05190992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium and Magnesium Combustion for Energetic Use</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the impact of oxygen concentration on the alumina cloud surrounding a burning aluminum droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Metal Fuels Symposium (ReMeF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The OST Eastern Switzerland University of Applied Sciences, Feb 2025, Rapperswil, Switzerland</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942155v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the impact of oxygen concentration on the alumina cloud surrounding a burning aluminum droplet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">FT-IR Analysis Of Aerosols In Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Droplets (Droplets 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles; Liège Université; AIM association, Jul 2025, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190947v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition mechanisms of aluminum particles in hydrocarbon products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">Aluminium and Magnesium Combustion for Energetic Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Renewable Metal Fuels Symposium (ReMeF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The OST Eastern Switzerland University of Applied Sciences, Feb 2025, Rapperswil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190992v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
               </w:r>
@@ -18369,273 +18369,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Condensed Oxide at Early and Late Stages of an Aluminum Particle Combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Keck</w:t>
+                <w:t xml:space="preserve">FT-IR analysis of aerosols in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward. L. Dreizin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">10th Bubble and Drop Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chemistry and Technology, Prague, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103190v1</w:t>
+                <w:t xml:space="preserve">hal-05146702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR analysis of aerosols in microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+                <w:t xml:space="preserve">Evolution of Condensed Oxide at Early and Late Stages of an Aluminum Particle Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward. L. Dreizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Bubble and Drop Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Chemistry and Technology, Prague, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146702v1</w:t>
+                <w:t xml:space="preserve">hal-05103190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals as Future Carbon-Free Energy Carriers</w:t>
               </w:r>
@@ -18723,696 +18723,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments about evaporation of water droplet aerosols in microgravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metals as future carbon-free energy carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Low Gravity Research Association 2024 : Biennial Symposium &amp; General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709716v1</w:t>
+                <w:t xml:space="preserve">hal-04680707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la vitesse de la flamme laminaire de mélanges Diethoxyméthane/oxydant dilués à l'azote en conditions de gravité réduite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Detailed description of the combustion of an aluminum particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward. L. Dreizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Combustion and Propulsion (IWCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politechnico di Milano, Jul 2024, Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887731v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals as future carbon-free energy carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds—A microgravity study on radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Girhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680707v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed description of the combustion of an aluminum particle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring viability of OH* radicals as flame markers in H2 combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthana Gudemaranahalli Subramanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Combustion and Propulsion (IWCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politechnico di Milano, Jul 2024, Pescara, Italy</w:t>
+              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666707v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds—A microgravity study on radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale de la vitesse de la flamme laminaire de mélanges Diethoxyméthane/oxydant dilués à l'azote en conditions de gravité réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666698v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring viability of OH* radicals as flame markers in H2 combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments about evaporation of water droplet aerosols in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keerthana Gudemaranahalli Subramanya</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">European Low Gravity Research Association 2024 : Biennial Symposium &amp; General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677485v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal combustion</w:t>
               </w:r>
@@ -19480,103 +19480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par FT-IR d’aérosols en microgravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
@@ -19910,696 +19910,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement during the combustion of a single aluminium particle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detailed study of NH2* chemiluminescence in ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Khan-Ghauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2023, Siheung, South Korea</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172798v1</w:t>
+                <w:t xml:space="preserve">hal-04163453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the thermal radiative properties of Al/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. González de Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Oct 2023, Hyères, France</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262934v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the thermal radiative properties of Al/air flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laboureur</w:t>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">IMEKO TC20: International Conference on Measurements of Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physikalisch-Technische Bundesanstalt (PTB), Sep 2023, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253702v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed characterization of the combustion of an isolated aluminum particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO TC20: International Conference on Measurements of Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physikalisch-Technische Bundesanstalt (PTB), Sep 2023, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Metal Fuels and Metal Dust Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Otto von Guericke University Magdeburg; Ruhr University Bochum, Sep 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199459v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the combustion of an isolated aluminum particle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature measurement during the combustion of a single aluminium particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Glasziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metal Fuels and Metal Dust Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Otto von Guericke University Magdeburg; Ruhr University Bochum, Sep 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">29th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2023, Siheung, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224473v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of NH2* chemiluminescence in ammonia combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Oct 2023, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163453v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum and magnesium as future zero-carbon energy carrier</w:t>
               </w:r>
@@ -20667,77 +20667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water droplet properties in microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20792,90 +20792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About aerosol properties in microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20911,463 +20911,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the temperature of burning aluminum particles using multi-spectral pyrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Pyrotechnics Society; AF3P; GTPS, Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208592v1</w:t>
+                <w:t xml:space="preserve">hal-04208614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature of burning aluminum particles using multi-spectral pyrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Pyrotechnics Society; AF3P; GTPS, Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208614v1</w:t>
+                <w:t xml:space="preserve">hal-04208592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and detailed kinetics modelling study of NH2* chemiluminescence during ammonia combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of ignition temperatures of aluminum particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th United States National Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038623v1</w:t>
+                <w:t xml:space="preserve">hal-04038629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of ignition temperatures of aluminum particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and detailed kinetics modelling study of NH2* chemiluminescence during ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th United States National Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College station, TX, United States</w:t>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038629v1</w:t>
+                <w:t xml:space="preserve">hal-04038623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
               </w:r>
@@ -21636,588 +21636,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Ecole de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817974v1</w:t>
+                <w:t xml:space="preserve">hal-04020666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new experimental set-up for aerosol stability investigations in microgravity conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818017v1</w:t>
+                <w:t xml:space="preserve">hal-03990023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental set-up for aerosol stability investigations in microgravity conditions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Combustibles métalliques durables pour la mobilité du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontrand Leyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Schonnenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990023v1</w:t>
+                <w:t xml:space="preserve">hal-03979521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustibles métalliques durables pour la mobilité du futur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979521v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020666v1</w:t>
+                <w:t xml:space="preserve">hal-03818017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of curvature effects on the reactivity of premixed ammonia-air flames</w:t>
               </w:r>
@@ -22635,90 +22635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About water droplet populations in microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23000,260 +23000,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stany Gallier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354852v1</w:t>
+                <w:t xml:space="preserve">hal-03354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354855v1</w:t>
+                <w:t xml:space="preserve">hal-03354852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure and temperature ammonia flame speeds</w:t>
               </w:r>
@@ -23341,286 +23341,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a single ethanol droplet interacting with a premixed laminar CH4/air flame</w:t>
+                <w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Kaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Yozgatligil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354865v1</w:t>
+                <w:t xml:space="preserve">hal-03301475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporation of a single ethanol droplet interacting with a premixed laminar CH4/air flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Deniz Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amael Caillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Ahmet Yozgatligil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh (virtual), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301475v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the reactive properties of premixed ammonia flames</w:t>
               </w:r>
@@ -24051,51 +24051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Diluent Influence (N2, He, Ar) On Stable Premixed Methane Flame in a Quartz Micro Flow Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24166,355 +24166,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Aluminium Particles Combustion for Propulsion and Heat Generation</w:t>
+                <w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Flow Dynamics (ICFD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2019, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556795v1</w:t>
+                <w:t xml:space="preserve">hal-02292030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation heat loss and solid combustion products characterisation of premixed Al-air flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Halter</w:t>
+                <w:t xml:space="preserve">Recent Advances in Aluminium Particles Combustion for Propulsion and Heat Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">16th International Conference on Flow Dynamics (ICFD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2019, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555552v1</w:t>
+                <w:t xml:space="preserve">hal-03556795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation heat loss and solid combustion products characterisation of premixed Al-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292030v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in different O2 oxidizing mixtures: effect of the diluent gases</w:t>
               </w:r>
@@ -24969,394 +24969,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">37th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933755v1</w:t>
+                <w:t xml:space="preserve">hal-03557528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la combustion solide dans les machines thermiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketana Teav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Kheirkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique (COFRET'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860128v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la combustion solide dans les machines thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9ème édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique (COFRET'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557528v1</w:t>
+                <w:t xml:space="preserve">hal-01860128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the morphology of two-phase flame instabilities in microgravity</w:t>
               </w:r>
@@ -25634,515 +25634,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+                <w:t xml:space="preserve">Stereo-PIV measurements on CH4-air-O2 Turbulent swirling flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660303v1</w:t>
+                <w:t xml:space="preserve">hal-03556783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060737v1</w:t>
+                <w:t xml:space="preserve">hal-01933751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-PIV measurements on CH4-air-O2 Turbulent swirling flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33198.36166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556783v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
+                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933751v1</w:t>
+                <w:t xml:space="preserve">hal-01660303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of the Displacement and Consumption Speeds in Flame/Vortex Interactions</w:t>
               </w:r>
@@ -26253,51 +26253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burning characteristics of aluminum-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26368,506 +26368,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the presence of fuel droplets after the passage of a flame front</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILASS - Europe, Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556902v1</w:t>
+                <w:t xml:space="preserve">hal-03557256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase combustion of fuel droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
+              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557522v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the presence of fuel droplets after the passage of a flame front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILASS - Europe, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557256v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase combustion of fuel droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557322v1</w:t>
+                <w:t xml:space="preserve">hal-03557522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26944,77 +26944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27056,90 +27056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27181,103 +27181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of combustion regimes for micron-sized aluminum powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
@@ -27315,51 +27315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Cellular Instabilities of a Flame Propagating in an Aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27432,103 +27432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-Enhanced Turbulent Non-Premixed Swirling Methane Flames for CO2 Capture Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting : French and Italian Sections - IFRF and the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27718,51 +27718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lund, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27809,51 +27809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale high intensity turbulence generator applied to a high pressure turbulent burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27917,103 +27917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'enrichissement en oxygène sur une flamme turbulente non-prémélangée, méthane-air, stabilisée par un swirl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -28403,1378 +28403,1840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on the Droplet Vaporization: Effects of Heat Conduction Through the Support Fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of laminar lean premixed methane-air flames at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lalonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">F. Kurtuluş D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 nd Annual Conference on Liquid Atomization and Spray Systems (ILASS Europe 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Côme, Italy</w:t>
+              <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864404v1</w:t>
+                <w:t xml:space="preserve">hal-05589316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Reactivity of Aluminum Nanopowders with Liquid Water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of high pressure counter-flow methane flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matynia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860279v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the burning of micro-and nano-aluminum particle clouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of a Strained Laminar Flame Burner and Comparison with the Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Combustion Meeting (ECM2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860307v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV Measurements in an Underexpanded Hot Free Jet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Image Velocimetry for the Determination of Fundamental Flame Velocities: Methodology Validation and Application to Methane-Air Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.26 - 29</w:t>
+              <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304665v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+                <w:t xml:space="preserve">An Experimental Study on the Droplet Vaporization: Effects of Heat Conduction Through the Support Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Moscow, Russia. pp.33-38</w:t>
+              <w:t xml:space="preserve">22 nd Annual Conference on Liquid Atomization and Spray Systems (ILASS Europe 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018395v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Burning of Complex Aluminum Particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Shafirovich</w:t>
+                <w:t xml:space="preserve">Low Temperature Reactivity of Aluminum Nanopowders with Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference for Aeronautics and Space Sciences (EUCASS-2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCASS, Jul 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172839v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler Velocimetry Measurements in Methane/Hydrogen/Air Premixed Turbulent Flames at High Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+                <w:t xml:space="preserve">Studies on the burning of micro-and nano-aluminum particle clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Italian and Greek Sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Jun 2004, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Third European Combustion Meeting (ECM2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874964v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoaluminium-Water Slurry: A Novel &amp;quot;Green&amp;quot; Propellant for Space Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PIV Measurements in an Underexpanded Hot Free Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Avrashkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Green Propellants for Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2004, Chia Laguna, Italy. pp.66-68</w:t>
+              <w:t xml:space="preserve">13th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.26 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173173v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of Levitated Aluminum Particles in O2/HCl and CO2/HCl Mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Solid Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, rome, Italy</w:t>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Moscow, Russia. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665673v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and Combustion of Levitated Magnesium and Aluminium Particles in Carbon Dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Marion</w:t>
+                <w:t xml:space="preserve">Studies on the Burning of Complex Aluminum Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gokalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the British, German and French Sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, May 1999, Nançy, France</w:t>
+              <w:t xml:space="preserve">1st European Conference for Aeronautics and Space Sciences (EUCASS-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS, Jul 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939696v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of lean premixed and prevaporised turbulent spray combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler Velocimetry Measurements in Methane/Hydrogen/Air Premixed Turbulent Flames at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Aerospace Sciences Meeting and Exhibit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Meeting of the Italian and Greek Sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Jun 2004, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017124v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanoaluminium-Water Slurry: A Novel &amp;quot;Green&amp;quot; Propellant for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Green Propellants for Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2004, Chia Laguna, Italy. pp.66-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion of Levitated Aluminum Particles in O2/HCl and CO2/HCl Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Solid Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignition and Combustion of Levitated Magnesium and Aluminium Particles in Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of the British, German and French Sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, May 1999, Nançy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of lean premixed and prevaporised turbulent spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Aerospace Sciences Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Studies of the burning of levitated magnesium particles in CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AIAA Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 1998, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1998-1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29784,51 +30246,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of air pressure on single aluminum droplet combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29873,92 +30335,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26541.60642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Schlieren and Rayleigh Measurements to investigate Radiation Effects on Laminar Flame Speed and Flame Temperature in Methane-Air Spherical Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29967,123 +30429,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Buenaflor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Stretch, Radiation, and Low-Temperature Chemistry Effects on Flame Propagation of Nitrogen-Diluted Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30142,73 +30604,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of NH 2 * in Premixed Ammonia-Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30250,73 +30712,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30338,110 +30800,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemiluminescence in Premixed Ammonia-Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30483,73 +30945,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic-Oriented Technical Meeting "Chemical energy carriers for long-term storage and long-distance transport of renewable energies" (TOTeM 49)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Mulhouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of Aluminum Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30594,92 +31056,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15350.20802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrometry technique Radiation and temperature of aluminum flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30711,132 +31173,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Metal-enabled Cycle of Renewable Energy (MECRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Eindhoven, Netherlands. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.31317.50402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the maximum upstream location of premixed CH4/air and CH4/O2-He flames with repetitive extinction and ignition in a quartz micro flow reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30851,319 +31313,324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Combustion Meeting (ECM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of CO2-H2O dilution on the characteristics of CH4-air-O2 flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zaidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. C Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent combustion with oxygen enrichment and capture of CO 2 in industrial boilers of medium power</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International overview of CO2 Utilisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25682.81608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308412v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of a single aluminum droplet burning in O2/CO2/N2 mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31195,339 +31662,334 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17294.20803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842345v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulent combustion with oxygen enrichment and capture of CO 2 in industrial boilers of medium power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International overview of CO2 Utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848556v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Exhaust Gas on CH4-AIR-O2 Turbulent Swirling Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th international symposium on combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13729.04965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de la Propagation d'une Flamme dans un Milieu Diphasique en Micropesanteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31546,92 +32008,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants du GFC (Groupe Français de Combustion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24344.52480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with a controlled temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31663,347 +32125,347 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14743.42407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovatives Voiture du Futur 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36770.15043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of non-premixed oxygen enriched flames from a swirl burner with a radial fuel injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of aerosols: droplet sizing study in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Nassouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32035,119 +32497,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs (JC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14959.76960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Reactivity of Aluminum Nanopowders with Liquid Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32175,65 +32637,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European combustion meeting (ECM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId742"/>
+      <w:footerReference w:type="default" r:id="rId754"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32301,51 +32763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BED3E74"/>
+    <w:nsid w:val="0E05D546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32532,51 +32994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-chauveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9042-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070266131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214136656" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432238486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4907-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Keck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bergthorson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2026.100155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goroshin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04886078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schweers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portugues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05333663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Dreizin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2024.2378459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Girhe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105334" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04560009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya Eyice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Karaca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;skender G&#246;kalp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113465" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pautard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coulouarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2023048571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jeanjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatl&#305;gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin Benito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laboureur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Berro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2022.100100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878774v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Graziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022041118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Braconnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godfroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2018027988" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lomba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.04.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Birouk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2017.1409217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2018028780" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858463v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Merlo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nicoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haldenwang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214421" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandasamy Jayaraman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2015.79041" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Yoon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.098" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDN4L63V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400843c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858555v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Binti Saharin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012005061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Avrashkov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Gnesin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Davidenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Meshcheriakov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.10.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QKGB8P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.088" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L504QWZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Young Lee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Santoro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.147" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBCMQWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN0V98K0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coh&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Funda Kurtulu&#351;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.181" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXF90B9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4F12LN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701851266" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#252;lder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQH42N3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP3F0965-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.11.033" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JZ9NH0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Micci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Gokalp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v15.i4.40" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lachaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Shepherd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.191" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.195" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.107" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shafirovich" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukasyan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thiers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859304v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mukasyan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Varma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713712997" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859305v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Michou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80068-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bissonier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Diaz de Mera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00372-8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8BJMDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001638" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C5C85BED6BFF02F749299569DA60CAB2ED510D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200108935830" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012397831376" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FG9PQLN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302511" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(99)00052-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6CZM5M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859749v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v10.i3-5.120" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018804527327" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BBC092583F250D4122D3D1B35CAE1B254EC721E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80309-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN04VRG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Segawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kadota" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Enomoto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80316-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXCLXNG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859770v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1999191" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC752A1E2A02EBD6958AE16463715ECFE42A1794/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakainkyo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859776v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H. Mayer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Schik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5348" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnepain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80472-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCT87VC8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9E63BCCAC164982370D5CFB8E3F21565C5743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Ode&#239;de" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80343-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69CGMHKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859792v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935506" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghena&#239;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80233-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BB62A8488DCFEEA7C974CE8199BED349CB2D3EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859789v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935537" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1177(95)00152-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/299BB3254823C4BF8F707E0904AC057B4E76D807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Berrekam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso A Ramos-Arroyo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v4.i6.60" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859835v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(92)90016-I" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNF0M1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Deschamps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(06)80060-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX9M3BC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monsallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.38969" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859858v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(89)90073-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61JCZHDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859855v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Richard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kr&#228;mer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Leuckel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(89)80218-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWR3NSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05118031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hounkonnou Mahouton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971752v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971704v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859976v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793237544" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21144-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6C4283B8702DC0BB7C9CE0BF23128877D6D420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859992v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901047" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orlandi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perut" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odeide" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0102538" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shafirovich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosenband" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173315v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08263-8_22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE240E77136D6F8BBF9342E8FFA0F20C04C9E5BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173328v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173971v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173977v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birouk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04267732v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Haidn" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174062v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174069v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174097v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;lder" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174013v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174077v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174155v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174157v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard J." TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174159v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyl Tahri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567756v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mohr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103184v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaznev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwenzer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146691v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942155v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190947v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190992v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graumer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130100v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103190v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward. L. Dreizin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146702v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130104v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709716v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graziani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoulous" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckman" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680707v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666707v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666698v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677485v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Gudemaranahalli Subramanya" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922571v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887746v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03987437v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172798v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262934v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253702v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laboureur" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199459v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224473v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922619v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159154v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073736v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208592v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208614v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038629v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020672v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818191v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818017v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990023v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979521v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Andrieu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brilhac" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schonnenbeck" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020666v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714977v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990048v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin Benito" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430847v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckman" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354852v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354865v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatligil" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5834" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556795v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555552v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laboureur" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lomba" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164033v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconnier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555507v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-330" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaidaoui" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Sautet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860128v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557528v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265404v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renoux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556783v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082292v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556902v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557322v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557505v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018391v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-44022" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019476v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.C24" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019729v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassouri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3531.2724" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919105v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Nassouri" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563418v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Saharin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858688v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-46531" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864404v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalonde" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860279v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouazar" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860307v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304665v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Avrashkov" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018395v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172839v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gokalp" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04874964v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivani" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachaux" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173173v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939696v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017124v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michou" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-332" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954792v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-1026" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026505v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26541.60642" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026550v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Buenaflor" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026473v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085392v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085367v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15350.20802" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844540v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31317.50402" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110516v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Sautet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308412v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Persis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merlo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842345v3" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17294.20803" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848555v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sautet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13729.04965" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308311v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24344.52480" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063334v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308313v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14959.76960" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991888v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-chauveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9042-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070266131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214136656" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432238486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4907-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Keck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bergthorson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2026.100155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goroshin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04886078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schweers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portugues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05333663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Dreizin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2024.2378459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04560009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya Eyice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Karaca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;skender G&#246;kalp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Girhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pautard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coulouarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2023048571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jeanjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatl&#305;gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin Benito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laboureur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Berro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2022.100100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878774v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Graziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022041118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Braconnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godfroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.04.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lomba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2018027988" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Birouk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2017.1409217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2018028780" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Merlo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nicoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haldenwang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214421" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandasamy Jayaraman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2015.79041" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Yoon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.098" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDN4L63V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400843c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858555v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Binti Saharin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012005061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Avrashkov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Gnesin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Davidenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Meshcheriakov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.10.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QKGB8P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.088" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L504QWZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Young Lee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Santoro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.147" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBCMQWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN0V98K0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coh&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Funda Kurtulu&#351;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.181" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXF90B9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4F12LN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701851266" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#252;lder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQH42N3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP3F0965-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.11.033" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JZ9NH0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Micci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Gokalp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v15.i4.40" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lachaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Shepherd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.191" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.107" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.195" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shafirovich" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukasyan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thiers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859304v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mukasyan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Varma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713712997" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859305v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Michou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80068-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bissonier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Diaz de Mera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00372-8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8BJMDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001638" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C5C85BED6BFF02F749299569DA60CAB2ED510D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200108935830" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012397831376" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FG9PQLN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302511" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859749v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v10.i3-5.120" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859736v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(99)00052-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6CZM5M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80309-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN04VRG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018804527327" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BBC092583F250D4122D3D1B35CAE1B254EC721E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Segawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kadota" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Enomoto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80316-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXCLXNG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859770v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1999191" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC752A1E2A02EBD6958AE16463715ECFE42A1794/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakainkyo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859776v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H. Mayer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Schik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5348" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnepain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80472-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCT87VC8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9E63BCCAC164982370D5CFB8E3F21565C5743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Ode&#239;de" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80343-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69CGMHKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859792v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935506" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghena&#239;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80233-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BB62A8488DCFEEA7C974CE8199BED349CB2D3EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859789v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935537" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1177(95)00152-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/299BB3254823C4BF8F707E0904AC057B4E76D807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Berrekam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso A Ramos-Arroyo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v4.i6.60" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859835v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(92)90016-I" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNF0M1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Deschamps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(06)80060-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX9M3BC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monsallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.38969" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859855v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Richard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kr&#228;mer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Leuckel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(89)80218-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWR3NSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859858v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(89)90073-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61JCZHDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05118031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hounkonnou Mahouton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971752v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971704v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859976v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793237544" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21144-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6C4283B8702DC0BB7C9CE0BF23128877D6D420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859992v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901047" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orlandi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perut" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odeide" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0102538" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shafirovich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosenband" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173315v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08263-8_22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE240E77136D6F8BBF9342E8FFA0F20C04C9E5BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173328v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173971v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173977v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birouk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04267732v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Haidn" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174062v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174069v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174097v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;lder" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174013v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174077v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174155v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174157v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard J." TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174159v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyl Tahri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567756v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mohr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103184v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaznev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwenzer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190992v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graumer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190947v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146691v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942155v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130100v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146702v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward. L. Dreizin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130104v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680707v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666707v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666698v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677485v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Gudemaranahalli Subramanya" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckman" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709716v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graziani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoulous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922571v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887746v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03987437v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laboureur" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199459v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224473v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172798v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262934v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922619v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159154v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073736v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208614v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038629v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020672v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818191v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990023v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Andrieu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brilhac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schonnenbeck" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818017v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714977v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990048v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin Benito" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430847v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckman" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354852v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatligil" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5834" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556795v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555552v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laboureur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lomba" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halter" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164033v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconnier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555507v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-330" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaidaoui" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Sautet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557528v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860128v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265404v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renoux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556783v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082292v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557322v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556902v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557505v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018391v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-44022" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019476v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.C24" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019729v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassouri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3531.2724" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919105v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Nassouri" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563418v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Saharin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858688v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-46531" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589316v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurtulu&#351; D." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coh&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589358v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matynia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Delfau" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589333v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davidenko" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouvet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589249v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864404v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalonde" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860279v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouazar" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860307v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304665v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Avrashkov" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018395v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172839v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gokalp" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04874964v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivani" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachaux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173173v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939696v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017124v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-332" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954792v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-1026" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026505v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26541.60642" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026550v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Buenaflor" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026473v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085392v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085367v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15350.20802" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844540v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31317.50402" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110516v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Sautet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842345v3" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17294.20803" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308412v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Persis" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merlo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848555v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sautet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13729.04965" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308311v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24344.52480" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063334v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308313v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14959.76960" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991888v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>