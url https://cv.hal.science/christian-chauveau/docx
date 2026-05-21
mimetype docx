--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -225,1615 +225,1615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of iron flame discreteness in monoatomic gases based on single particle combustion behaviour</w:t>
+                <w:t xml:space="preserve">A novel mathematical framework for estimating the temperature of condensed emitters in hybrid aluminum-gas flames using emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Heng</w:t>
+                <w:t xml:space="preserve">Nelson Junior Issondj Banta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Keck</w:t>
+                <w:t xml:space="preserve">Dylan Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Bergthorson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2026.100155⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 280, pp.121814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.121814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528314v1</w:t>
+                <w:t xml:space="preserve">hal-05617800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of low-temperature chemistry in nitrogen-diluted flames under microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of iron flame discreteness in monoatomic gases based on single particle combustion behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Glaznev</w:t>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schwenzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Bergthorson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105986⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.100155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2026.100155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410523v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature field measurement of a burning aluminum droplet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Demonstration of the co-generation of heat and hydrogen by high-temperature oxidation of aluminum in steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Legros</w:t>
+                <w:t xml:space="preserve">D. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stany Gallier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Grosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schweers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114163⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.1140-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.01.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044690v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion behaviour of single silicon particles in different oxidizing environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temperature field measurement of a burning aluminum droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 283, pp.114625. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 277, pp.114163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05361413v1</w:t>
+                <w:t xml:space="preserve">hal-05044690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;* as an indicator of preferential diffusion effects in premixed NH3/air flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryam Khan-Ghauri</w:t>
+                <w:t xml:space="preserve">Combustion behaviour of single silicon particles in different oxidizing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Petersen Eric</w:t>
+                <w:t xml:space="preserve">Samuel Goroshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Bergthorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135139⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.114625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014951v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the co-generation of heat and hydrogen by high-temperature oxidation of aluminum in steam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;* as an indicator of preferential diffusion effects in premixed NH3/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keo</w:t>
+                <w:t xml:space="preserve">Maryam Khan-Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grosselin</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schweers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Portugues</w:t>
+                <w:t xml:space="preserve">L. Petersen Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.01.116⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 395, pp.135139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886078v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of condensed oxide at early and late stages of an aluminum particle combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward L. Dreizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.105958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature of burning aluminum particles using multi-spectral pyrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of low-temperature chemistry in nitrogen-diluted flames under microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (13), pp.2138-2151. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2024.2378459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652868v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flame characteristics on an isolated ethanol droplet evaporating through stagnation methane/air flames: An experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Theoretical investigation on combustion heterogeneity in interior ballistics of mortar using Population Balance Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
+                <w:t xml:space="preserve">Matthias Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Karaca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Christophe Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113465⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2023048571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560009v1</w:t>
+                <w:t xml:space="preserve">hal-04357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds — A microgravity study on radiation</w:t>
+                <w:t xml:space="preserve">New experimental method for the simultaneous determination of concentration and size profiles of condensed combustion products around a burning aluminum droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Glaznev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sanket Girhe</w:t>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105334⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.113616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642694v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation on combustion heterogeneity in interior ballistics of mortar using Population Balance Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds — A microgravity study on radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Girhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2023048571⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357382v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental method for the simultaneous determination of concentration and size profiles of condensed combustion products around a burning aluminum droplet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Keck</w:t>
+                <w:t xml:space="preserve">Effect of flame characteristics on an isolated ethanol droplet evaporating through stagnation methane/air flames: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 268, pp.113616. </w:t>
+              <w:t xml:space="preserve">, 2024, 265, pp.113465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666690v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Structure of an Aluminum-Methane/air Hybrid Flame</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,2394 +1943,2377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of laminar flame speeds for highly N2-diluted ethanol flames under microgravity conditions</w:t>
+                <w:t xml:space="preserve">Measurement of the temperature of burning aluminum particles using multi-spectral pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.3929-3938. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (13), pp.2138-2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2024.2378459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830818v1</w:t>
+                <w:t xml:space="preserve">hal-04652868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on curvature effects and preferential diffusion for perturbed laminar premixed ammonia-air flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiative properties of micron-sized Al/air premixed flames described by an effective medium core-shell formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. González de Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.16⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.123815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158862v1</w:t>
+                <w:t xml:space="preserve">hal-03921686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laminar flame speed evaluation for CH4/O2 mixtures at high pressure and temperature for rocket engine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouze-Mornettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.3605-3614. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.120⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.1833-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771242v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195 (7), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102202.2018.1451994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of cellular instabilities and local extinction for two-phase flames under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Yozgatlıgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 351 (S2), pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed evaluation for CH4/O2 mixtures at high pressure and temperature for rocket engine applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cuenot</w:t>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.101⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2022.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841911v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of micron-sized Al/air premixed flames described by an effective medium core-shell formulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.1743-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03921686v1</w:t>
+                <w:t xml:space="preserve">hal-03767988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jeanjean</w:t>
+                <w:t xml:space="preserve">A new experimental set-up for aerosol stability investigations in microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2022.100100⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351 (S2), pp.183-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875164v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimental study on curvature effects and preferential diffusion for perturbed laminar premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767988v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental set-up for aerosol stability investigations in microgravity conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Fauve</w:t>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351 (S2), pp.183-197. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3605-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878774v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical validation of oxy-ammonia combustion at elevated temperatures and pressures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Experimental measurements of laminar flame speeds for highly N2-diluted ethanol flames under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111819⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3929-3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410767v1</w:t>
+                <w:t xml:space="preserve">hal-03830818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wall heat transfer on the dynamics of premixed spherical expanding flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouze-Mornettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.101227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporization characteristics of an isolated ethanol droplet at flame conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Kaya Eyice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Yozgatlıgil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (9), pp.79-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022041118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of thermophoresis on aluminum oxide lobe formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Godfroy</w:t>
+                <w:t xml:space="preserve">Experimental study and numerical validation of oxy-ammonia combustion at elevated temperatures and pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 228, pp.142-153. </w:t>
+              <w:t xml:space="preserve">, 2022, 236, pp.111819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135480v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Serinyel</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dagaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937021v1</w:t>
+                <w:t xml:space="preserve">hal-02937027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.4355-4363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.028⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937025v1</w:t>
+                <w:t xml:space="preserve">hal-02937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.4355-4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937027v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an optically accessible apparatus to characterize the evolution of spherically expanding flames under constant volume conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of thermophoresis on aluminum oxide lobe formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212, pp.165-176. </w:t>
+              <w:t xml:space="preserve">, 2021, 228, pp.142-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357258v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in different O2 oxidizing mixtures: Effect of the diluent gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,3908 +4354,3913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of CH4-air-O2 turbulent swirling flames by Stereo-PIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an optically accessible apparatus to characterize the evolution of spherically expanding flames under constant volume conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boushaki</w:t>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Merlo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.04.026⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113606v1</w:t>
+                <w:t xml:space="preserve">hal-02357258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.3143-3150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.1911-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991739v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of combustion process of a single aluminum particle in air using an improved experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.111-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2018027988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (2), pp.1911-1918. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.114⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.3143-3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993705v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the droplet support fiber effect on the evaporation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Experimental investigation of CH4-air-O2 turbulent swirling flames by Stereo-PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">S. de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.09.029⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557231v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketana Teav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Kheirkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.2425-2432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Bucci</w:t>
+                <w:t xml:space="preserve">An analysis of the droplet support fiber effect on the evaporation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Stazio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.885-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317402v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO 2 Dilution and O 2 Enrichment on Non-premixed Turbulent CH 4 -Air Flames in a Swirl Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zaidaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Boushaki</w:t>
+                <w:t xml:space="preserve">A. Di Stazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Sautet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sarh</w:t>
+                <w:t xml:space="preserve">G. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2017.1409217⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.100034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882415v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Morphology of Two-phase Instabilities in Microgravity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of CO 2 Dilution and O 2 Enrichment on Non-premixed Turbulent CH 4 -Air Flames in a Swirl Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2018028780⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (5), pp.784 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2017.1409217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955946v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pollutant emissions and dynamics of non-premixed turbulent oxygen enriched flames from a swirl burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazim Merlo</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Morphology of Two-phase Instabilities in Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.3959 - 3968. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.915-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2018028780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858472v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t>
+                <w:t xml:space="preserve">Microgravity experiments and numerical studies on ethanol/air spray flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roya Shahla</w:t>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Togbe</w:t>
+                <w:t xml:space="preserve">Colette Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">Pierre Haldenwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (2), pp.99 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858468v1</w:t>
+                <w:t xml:space="preserve">hal-01441677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.2549 - 2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660277v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-vortex interaction: Effect of residence time and formulation of a new efficiency function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.1843 - 1851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Study of pollutant emissions and dynamics of non-premixed turbulent oxygen enriched flames from a swirl burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.2549 - 2557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.3959 - 3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858463v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgravity experiments and numerical studies on ethanol/air spray flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Shahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haldenwang</w:t>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 345 (2), pp.99 - 116. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.553 - 560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441677v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion in micro-channels with a controlled temperature gradient</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolating strain and curvature effects in premixed flame/vortex interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.618 - 654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858439v1</w:t>
+                <w:t xml:space="preserve">hal-01660277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Mechanisms of Cellular Instabilities Developing on Spherical Two-Phase Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.2026 - 2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858441v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Mechanisms of Cellular Instabilities Developing on Spherical Two-Phase Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214421⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167, pp.392 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858476v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2, H2O, and Exhaust Gas Recirculation Dilution on Laminar Burning Velocities and Markstein Lengths of Iso-Octane/Air Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Endouard</w:t>
+                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 188 (4-5), pp.516-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1138792⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1857 - 1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312847v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.393 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858479v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large eddy simulation of turbulent premixed combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+                <w:t xml:space="preserve">Effects of CO2, H2O, and Exhaust Gas Recirculation Dilution on Laminar Burning Velocities and Markstein Lengths of Iso-Octane/Air Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2016.1139749⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (4-5), pp.516-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1138792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660283v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73, pp.109 - 114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical properties of turbulent premixed flames and other corrugated interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (1), pp.013116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.013116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale High Intensity Turbulence Generator Applied to a High Pressure Turbulent Burner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Combustion in micro-channels with a controlled temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.79 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9556-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012590v1</w:t>
+                <w:t xml:space="preserve">hal-01858439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Aluminum Particle Size, Galinstan Content and Reaction Temperature on Hydrogen Generation Rate Using Activated Aluminum and Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandasamy Jayaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 07 (09), pp.426 - 432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/epe.2015.79041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of pressure effects on the small scale wrinkling of turbulent premixed Bunsen flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.1527 - 1535. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simulation of laminar strained flames in stagnation flows: 1D and 2D approaches versus experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
+                <w:t xml:space="preserve">Multi-Scale High Intensity Turbulence Generator Applied to a High Pressure Turbulent Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fragner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youngbin Yoon</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.263-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9556-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858510v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion characteristics of methane–oxygen enhanced air turbulent non-premixed swirling flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.53 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurements of HO 2 and Other Products of n -Butane Oxidation (H 2 O 2 , H 2 O, CH 2 O, and C 2 H 4 ) at Elevated Temperatures by Direct Coupling of a Jet-Stirred Reactor with Sampling Nozzle and Cavity Ring-Down Spectroscopy (cw-CRDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the simulation of laminar strained flames in stagnation flows: 1D and 2D approaches versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Djehiche</w:t>
+                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Linh Le Tan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youngbin Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja510719k⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (2), pp.438 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858509v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective Lewis number formulations for lean hydrogen/hydrocarbon/ air mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Quantitative Measurements of HO 2 and Other Products of n -Butane Oxidation (H 2 O 2 , H 2 O, CH 2 O, and C 2 H 4 ) at Elevated Temperatures by Direct Coupling of a Jet-Stirred Reactor with Sampling Nozzle and Cavity Ring-Down Spectroscopy (cw-CRDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Djehiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yoon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ngoc Linh Le Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithanya Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (47), pp.16689 - 16694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja510719k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919086v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Oxygen Enrichment Effects on Turbulent Non-premixed Swirling Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (10), pp.6191 - 6197. </w:t>
@@ -8304,3651 +8292,3651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPORIZATION CHARACTERISTICS OF ETHANOL AND 1-PROPANOL DROPLETS AT HIGH TEMPERATURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effective Lewis number formulations for lean hydrogen/hydrocarbon/ air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanisah Binti Saharin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012005061⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (14), pp.5949-5960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858555v1</w:t>
+                <w:t xml:space="preserve">hal-00919086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements in an underexpanded hot free jet (PIV a method)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VAPORIZATION CHARACTERISTICS OF ETHANOL AND 1-PROPANOL DROPLETS AT HIGH TEMPERATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanisah Binti Saharin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vn Avrashkov</w:t>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Em Gnesin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace MAI Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.207 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012005061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629659v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the d2-law departure during droplet evaporation in microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Measurements in an underexpanded hot free jet (PIV a method)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vn Avrashkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Em Gnesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dv Meshcheriakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace MAI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.81-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01858692v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of the fundamental flame speeds of syngas (H2/CO)/air mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of the d2-law departure during droplet evaporation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.252 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.088⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657863v1</w:t>
+                <w:t xml:space="preserve">hal-01858692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of syngas laminar flames using the Bunsen burner configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Experimental studies of the fundamental flame speeds of syngas (H2/CO)/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Santoro</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.913-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.08.147⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858700v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies on the burning of aluminum micro and nanoparticle clouds in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of syngas laminar flames using the Bunsen burner configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">See Young Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Robert J. Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.992 - 1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.08.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429446v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 addition and pressure effects on laminar and turbulent lean premixed CH4 air flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical studies on the burning of aluminum micro and nanoparticle clouds in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cohé</w:t>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dilek Funda Kurtuluş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.299-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.181⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859291v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of flame surface density measurements in turbulent premixed combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">CO2 addition and pressure effects on laminar and turbulent lean premixed CH4 air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">Dilek Funda Kurtuluş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (3), pp.657-664. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.1803 - 1810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430383v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the Flamelet Inner Structure of Turbulent Premixed Flames</w:t>
+                <w:t xml:space="preserve">Analysis of flame surface density measurements in turbulent premixed combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200701851266⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (3), pp.657-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859292v1</w:t>
+                <w:t xml:space="preserve">hal-00430383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal characterisation of high-pressure and hydrogen-enriched CH4–air turbulent premixed flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on the Flamelet Inner Structure of Turbulent Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ömer Gülder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (4), pp.713 - 728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200701851266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.181⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01859295v1</w:t>
+                <w:t xml:space="preserve">hal-01859292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+                <w:t xml:space="preserve">Fractal characterisation of high-pressure and hydrogen-enriched CH4–air turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ömer Gülder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.1345 - 1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859294v1</w:t>
+                <w:t xml:space="preserve">hal-01859295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of hydrogen addition in premixed methane/air flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.33 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2006.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.11.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01859293v1</w:t>
+                <w:t xml:space="preserve">hal-01859294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR DYNAMICS CALCULATIONS OF NEAR-CRITICAL LIQUID OXYGEN DROPLET SURFACE TENSION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Vieille</w:t>
+                <w:t xml:space="preserve">Characterization of the effects of hydrogen addition in premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gokalp</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v15.i4.40⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (13), pp.2585 - 2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859297v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame front analysis of high-pressure turbulent lean premixed methane–air flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the effects of pressure and hydrogen concentration on laminar burning velocities of methane–hydrogen–air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian G. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (1), pp.819 - 826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.191⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.201 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859298v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of single nickel-coated aluminum particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Goldshleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (2), pp.2055 - 2062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of pressure and hydrogen concentration on laminar burning velocities of methane–hydrogen–air mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame front analysis of high-pressure turbulent lean premixed methane–air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (1), pp.201 - 208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.195⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.819 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859300v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization and oxidation of liquid fuel droplets at high temperature and high pressure: Application to N-alkanes and vegetable oil methyl esters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Morin</w:t>
+                <w:t xml:space="preserve">MOLECULAR DYNAMICS CALCULATIONS OF NEAR-CRITICAL LIQUID OXYGEN DROPLET SURFACE TENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Micci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathonnet</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gokalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200490276719⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (4), pp.413 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v15.i4.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859301v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allumage et Combustion de Particules d'Aluminium Enrobées de Nickel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Shafirovich</w:t>
+                <w:t xml:space="preserve">Vaporization and oxidation of liquid fuel droplets at high temperature and high pressure: Application to N-alkanes and vegetable oil methyl esters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mukasyan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Cathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 176 (4), pp.499 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200490276719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015667v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and Combustion of Al Particles Clad by Ni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+                <w:t xml:space="preserve">Allumage et Combustion de Particules d'Aluminium Enrobées de Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mukasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mukasyan</w:t>
+                <w:t xml:space="preserve">L Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thiers</w:t>
+                <w:t xml:space="preserve">A Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvid Varma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+                <w:t xml:space="preserve">P Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.275 - 293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859304v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average droplet vaporization rates in partially prevaporized turbulent spray flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental investigation of the combustion of technical tetrachlorobenzene in a laboratory scale incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bissonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pichard</w:t>
+                <w:t xml:space="preserve">Christian Vovelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Michou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+                <w:t xml:space="preserve">Yolanda Diaz de Mera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (1), pp.527 - 533. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 129 (3), pp.239 - 252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1540-7489(02)80068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(01)00372-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859305v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the combustion of technical tetrachlorobenzene in a laboratory scale incinerator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bissonier</w:t>
+                <w:t xml:space="preserve">Average droplet vaporization rates in partially prevaporized turbulent spray flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Diaz de Mera</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(01)00372-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.527 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1540-7489(02)80068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859306v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation de gouttes en conditions supercritiques : analyse préliminaire des résultats obtenus lors des expériences en fusées sondes Texus 38</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignition and Combustion of Al Particles Clad by Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mukasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001638⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 174 (3), pp.125 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713712997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859732v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of magnesium particles in carbon dioxide under microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Goldshleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (PR6), pp.Pr6-311 - Pr6-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2001637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and Combustion of Levitated Magnesium and Aluminum Particles in Carbon Dioxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaporisation de gouttes en conditions supercritiques : analyse préliminaire des résultats obtenus lors des expériences en fusées sondes Texus 38</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 165 (1), pp.151 - 174. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR6), pp.Pr6-315 - Pr6-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200108935830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859707v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria of High-Pressure Shockless Drop Breakup by Soliton-Type Gasdynamic Impulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vieille</w:t>
+                <w:t xml:space="preserve">Ignition and Combustion of Levitated Magnesium and Aluminum Particles in Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gel'Fand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Mickael Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (4), pp.619 - 625. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 165 (1), pp.151 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1012397831376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102200108935830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859699v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary analysis of a high pressure spray and cloud combustion module for the ISS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Durox</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 504 (1), pp.398-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1302511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVING DROPLET BREAKUP AND VAPORIZATION MODELS BY INCLUDING HIGH PRESSURE AND TURBULENCE EFFECTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Droplet vaporisation characteristics of vegetable oil derived biofuels at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (1-3), pp.41 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0894-1777(99)00052-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v10.i3-5.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet vaporisation characteristics of vegetable oil derived biofuels at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">IMPROVING DROPLET BREAKUP AND VAPORIZATION MODELS BY INCLUDING HIGH PRESSURE AND TURBULENCE EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0894-1777(99)00052-7⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3-5), pp.475 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v10.i3-5.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859736v1</w:t>
+                <w:t xml:space="preserve">hal-01859749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence effects on the combustion of single hydrocarbon droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Birouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 28 (1), pp.1015 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12007,64 +11995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOCK-FREE BREAKUP OF DROPLETS. TEMPORAL CHARACTERISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gel'Fand,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12136,51 +12124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reduced gravity on methanol droplet combustion at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Segawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12259,5274 +12247,5403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gravitational acceleration on high pressure combustion of methanol droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criteria of High-Pressure Shockless Drop Breakup by Soliton-Type Gasdynamic Impulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gel'Fand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jcp:1999191⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (4), pp.619 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1012397831376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859770v1</w:t>
+                <w:t xml:space="preserve">hal-01859699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of a Methanol Droplet under High Pressure Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of gravitational acceleration on high pressure combustion of methanol droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Segawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshikazu Kadota</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gokalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microgravity Science and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96 (6), pp.1031 - 1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp:1999191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015649v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization and Breakup of Cryogenic Propellants Under High-Pressure Subcritical and Supercritical Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vieille</w:t>
+                <w:t xml:space="preserve">Combustion of a Methanol Droplet under High Pressure Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Segawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshikazu Kadota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Nakainkyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gokalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Microgravity Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (4), pp.197-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859776v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between dynamic and scalar timescales in lean premixed turbulent flames</w:t>
+                <w:t xml:space="preserve">Atomization and Breakup of Cryogenic Propellants Under High-Pressure Subcritical and Supercritical Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gagnepain</w:t>
+                <w:t xml:space="preserve">Wolfgang H. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel A. Schik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80472-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14 (5), pp.835 - 842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.5348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859782v1</w:t>
+                <w:t xml:space="preserve">hal-01859776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and combustion of levitated magnesium particles in carbon dioxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between dynamic and scalar timescales in lean premixed turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Marion</w:t>
+                <w:t xml:space="preserve">Laurent Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 27 (2), pp.2413 - 2419. </w:t>
+              <w:t xml:space="preserve">, 1998, 27 (1), pp.775 - 783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80093-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859779v1</w:t>
+                <w:t xml:space="preserve">hal-01859782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure droplet burning experiments in microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vieille</w:t>
+                <w:t xml:space="preserve">Ignition and combustion of levitated magnesium particles in carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 26 (1), pp.1259 - 1265. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.2413 - 2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80093-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80343-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859784v1</w:t>
+                <w:t xml:space="preserve">hal-01859779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Effects on the Vaporization of Monocomponent Single Droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Birouk</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of flamelets in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Ghenaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102209608935506⟩</w:t>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (1), pp.331 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80233-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859792v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of flamelets in turbulent premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence Effects on the Vaporization of Monocomponent Single Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouki Ghenaï</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Alain Quilgars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (1), pp.331 - 337. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 113 (1), pp.413 - 428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80233-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102209608935506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859790v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the Ignition and Burning of Levitated Aluminum Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 115 (4-6), pp.369-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102209608935537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure vaporization and burning of methanol droplets in reduced gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure droplet burning experiments in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Odeïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0273-1177(95)00152-5⟩</w:t>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (1), pp.1259 - 1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(96)80343-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859795v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPORIZATION OF MISCIBLE BINARY FUEL DROPLETS UNDER LAMINAR AND TURBULENT CONVECTIVE CONDITIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">High pressure vaporization and burning of methanol droplets in reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Narciso A Ramos-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (7), pp.157 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0273-1177(95)00152-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v4.i6.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer from liquid fuel droplets in turbulent flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">VAPORIZATION OF MISCIBLE BINARY FUEL DROPLETS UNDER LAMINAR AND TURBULENT CONVECTIVE CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chesneau</w:t>
+                <w:t xml:space="preserve">Habib Berrekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narciso A Ramos-Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0010-2180(92)90016-I⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (6), pp.661-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v4.i6.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859835v1</w:t>
+                <w:t xml:space="preserve">hal-01859831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental estimation of flame surface density and mean reaction rate in turbulent premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer from liquid fuel droplets in turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Deschamps</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 89 (3-4), pp.286 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-2180(92)90016-I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(06)80060-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859841v1</w:t>
+                <w:t xml:space="preserve">hal-01859835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on combusion in reduced gravity and turbulent vaporization of n-heptane droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">An experimental estimation of flame surface density and mean reaction rate in turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 197 (1), pp.362 - 372. </w:t>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (1), pp.469 - 475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.38969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(06)80060-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859851v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on the low temperature vaporization and envelope or wake flame burning of n-heptane droplets at reduced gravity during parabolic flights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Experiments on combusion in reduced gravity and turbulent vaporization of n-heptane droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Krämer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfang Leuckel</w:t>
+                <w:t xml:space="preserve">Guy Monsallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(89)80218-8⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 197 (1), pp.362 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.38969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01859855v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations on the vaporization and burning of fuel droplets at reduced gravity during parabolic flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monsallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 20, pp.223 - 228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0094-5765(89)90073-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0094-5765(89)90073-8⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations on the low temperature vaporization and envelope or wake flame burning of n-heptane droplets at reduced gravity during parabolic flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfang Leuckel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 22 (1), pp.2027 - 2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(89)80218-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859858v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hounkonnou Mahouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwassi Anani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Prudhomme; Stephane Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Mechanics at Interfaces 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Case Studies and Instabilities, ISTE Ltd and John Wiley &amp; Sons, Inc, 2025, 9781836690481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Prud’homme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahouton Norbert Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Prud'homme; Stéphane Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Mechanics at Interfaces 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Case Studies and Instabilities, ISTE Ltd and John Wiley &amp; Sons, Inc, 2022, 978-1-78630-817-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Prud’homme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahouton Norbert Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Prud'homme; Stéphane Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Mechanics at Interfaces 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Methods and Diversity, ISTE Ltd and John Wiley &amp; Sons, Inc, 2022, 978-1-78630-816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel A. Beysens; Jack J.W. A. van Loon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generation and Applications of Extra-Terrestrial Environments on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.1-318, 2015, 978-87-93237-53-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13052/rp-9788793237544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Sciences : Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beysens, Daniel ; Carutenuto, Luigi; van Loon, Jack; Zell, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Science with Space Data : Accessing and Using Space-experiment Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-3642211430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21144-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the burning of micro- and nanoaluminum particle clouds in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeLuca, L.; Bonnal, C.; Haidn, O.; Frolov, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Propulsion Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2009, 978-2-7598-0411-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eucass/200901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New High Energetic Composite Propellants for Space Applications: Refrigerated Solid Propellant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Franson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeLuca, L.; Bonnal, C.; Haidn, O.; Frolov, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Propulsion Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2-7598-0411-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eucass/200901031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure droplet burning experiments in reduced gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Odeide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and Fluids Under Low Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 464, Springer Berlin Heidelberg, pp.415-424, 2006, Lecture Notes in Physics, 3-540-60677-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0102538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of Single Aluminium Particles with Thin Nickel Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosenband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeLuca, L. T.; Galfetti, L.; Pesce-Rodriguez, R. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9-IWCP : Novel Energetic Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Grafiche GSS, pp.471-476, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on lean partially premixed and prevaporized turbulent spray combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FROLOV, Sergei M.; ROY, Gabriel D.; STARIK, Alexander M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semenov Memorial, Combustion and Atmospheric Pollution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torus Press, pp.127-129, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of confinement and impingement effects on the near field of axisymmetric jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Techniques Applied to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.373-386, 2002, 3540428372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-08263-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassure et vaporisation des gouttes: effets de la pression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Etudes relatives à la grosse propulsion liquide et solide conduites au LCSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion dans les moteurs fusées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès-Editions, pp.67-86, 2001, 2.85428.561.1</w:t>
+              <w:t xml:space="preserve">Revue Scientifique et Technique de la Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, DICOD, pp.67-74, 2001, 0994-155X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173328v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes relatives à la grosse propulsion liquide et solide conduites au LCSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Recherches sur le mélange et la combustion turbulente pour la propulsion aérobie conduites au LCSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Morin</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique et Technique de la Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 53, DICOD, pp.67-74, 2001, 0994-155X</w:t>
+              <w:t xml:space="preserve">, 53, DICOD, pp.129-132, 2001, 0994-155X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173971v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le mélange et la combustion turbulente pour la propulsion aérobie conduites au LCSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Cassure et vaporisation des gouttes: effets de la pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michou</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNES. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique et Technique de la Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, DICOD, pp.129-132, 2001, 0994-155X</w:t>
+              <w:t xml:space="preserve">Combustion dans les moteurs fusées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès-Editions, pp.67-86, 2001, 2.85428.561.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173325v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment and flow field generated by a variable density axisymmetric impinging jet in atmospheric induction burners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Mass Transfer from Single Liquid Droplets under Isotropic Turbulence Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Birouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nagano, Y.; Hanjalic, K.; Tsuji, T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.245-254, 2000</w:t>
+              <w:t xml:space="preserve">Turbulence, heat and mass transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Aichi Shuppan, pp.771-778, 2000, 4872566505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173977v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Transfer from Single Liquid Droplets under Isotropic Turbulence Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Entrainment and flow field generated by a variable density axisymmetric impinging jet in atmospheric induction burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, heat and mass transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Aichi Shuppan, pp.771-778, 2000, 4872566505</w:t>
+              <w:t xml:space="preserve">Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.245-254, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174002v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of liquid propellant spray combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.J. Haidn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habiballah, M.; Popp, M.; Yang, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid rocket combustion devices. Aspects of modeling analysis and design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, pp.12-1 to 12-20, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure droplet burning experiments in reduced gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Odeide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviani, Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Jean Gilder Congressi srl, pp.362-368, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur la combustion de goutte en microgravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonneville, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences physiques, Sciences de la vie. 1990-1994 : Quatre années de recherche scientifique dans l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, pp.83-86, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion de gouttes en microgravité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Burning characteristics of n-heptane droplets with negligible buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zappoli, B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Chimie - Science Des Materiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17 (1), MASSON, pp.27-44, 1992, 0151-9107</w:t>
+              <w:t xml:space="preserve">Fluids in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA SP-353, ESA Publication Division, pp.407-418, 1992, 92-9092-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174097v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement fractal d'une flamme conique turbulente de méthane-air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Droplet combustion in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Coutanceau, M.; Coutanceau, J. </w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walter, H.U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation et traitements d'images en mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMF, pp.161-166, 1992, 2950743005</w:t>
+              <w:t xml:space="preserve">Hydromechanics and Heat and Mass Transfer in Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon and Breach Science Publishers, 1992, 978-2881248351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174083v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning characteristics of n-heptane droplets with negligible buoyancy effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comportement fractal d'une flamme conique turbulente de méthane-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Gülder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zappoli, B. </w:t>
+              <w:t xml:space="preserve">Coutanceau, M.; Coutanceau, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids in Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA SP-353, ESA Publication Division, pp.407-418, 1992, 92-9092-254-0</w:t>
+              <w:t xml:space="preserve">Visualisation et traitements d'images en mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMF, pp.161-166, 1992, 2950743005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174013v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet combustion in microgravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Combustion de gouttes en microgravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydromechanics and Heat and Mass Transfer in Microgravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon and Breach Science Publishers, 1992, 978-2881248351</w:t>
+              <w:t xml:space="preserve">Annales De Chimie - Science Des Materiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (1), MASSON, pp.27-44, 1992, 0151-9107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174077v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the burning of n-heptane droplets in reduced gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pletzer, V.; Couffy, J.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity experiments during parabolic flights with Caravelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPP-021, ESA Publication Division, pp.57, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet vaporisation and combustion in microgravity</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on the burning of n-heptane droplets in reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaldeich, B.H.; Walter, H.U. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Experiment During KC-135 Parabolic Flights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA SP-1113, ESA Publication Division, pp.25-36, 1989</w:t>
+              <w:t xml:space="preserve">Proceedings VIIth European Symposium on Materials Science and Fluid Physics in Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA SP-295, ESA Publication Division, pp.467-472, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174157v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the burning of n-heptane droplets in reduced gravity</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet vaporisation and combustion in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings VIIth European Symposium on Materials Science and Fluid Physics in Microgravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA SP-295, ESA Publication Division, pp.467-472, 1989</w:t>
+              <w:t xml:space="preserve">Combustion Experiment During KC-135 Parabolic Flights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA SP-1113, ESA Publication Division, pp.25-36, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174159v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent determination of Rayleigh scattering cross sections for oxygenated fuels and implications for flame thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assyl Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Low Carbon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southampton; The Combustion Institute, Mar 2026, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined high-speed schlieren and time-resolved Rayleigh scattering measurements: radiation effects in spherical methane-air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assyl Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Low-Carbon Combustion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southampton; The Combustion Institute, Mar 2026, Southamption, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame speeds of methane-air mixtures at elevated pressures and temperatures under engine-relevant conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17541,2101 +17658,2101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Low-Carbon Combustion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southampton; The Combustion Institute, Mar 2026, Southamptom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Low Temperature Chemistry in Nitrogen-Diluted Mixtures under Microgravity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103184v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition mechanisms of aluminum particles in hydrocarbon products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">Infrared-Based Determination of Bunsen-Burner Wall Temperature for Hydrogen/Air Laminar Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190992v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the impact of oxygen concentration on the alumina cloud surrounding a burning aluminum droplet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Halter</w:t>
+                <w:t xml:space="preserve">FT-IR Analysis Of Aerosols In Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Droplets (Droplets 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles; Liège Université; AIM association, Jul 2025, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190947v1</w:t>
+                <w:t xml:space="preserve">hal-05146691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR Analysis Of Aerosols In Microgravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminium and Magnesium Combustion for Energetic Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Droplets (Droplets 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles; Liège Université; AIM association, Jul 2025, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Renewable Metal Fuels Symposium (ReMeF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The OST Eastern Switzerland University of Applied Sciences, Feb 2025, Rapperswil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146691v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium and Magnesium Combustion for Energetic Use</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the impact of oxygen concentration on the alumina cloud surrounding a burning aluminum droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Metal Fuels Symposium (ReMeF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The OST Eastern Switzerland University of Applied Sciences, Feb 2025, Rapperswil, Switzerland</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942155v1</w:t>
+                <w:t xml:space="preserve">hal-05190947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+                <w:t xml:space="preserve">Ignition mechanisms of aluminum particles in hydrocarbon products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Graumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361591v1</w:t>
+                <w:t xml:space="preserve">hal-05190992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-Based Determination of Bunsen-Burner Wall Temperature for Hydrogen/Air Laminar Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+                <w:t xml:space="preserve">Evolution of Condensed Oxide at Early and Late Stages of an Aluminum Particle Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward. L. Dreizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130100v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FT-IR analysis of aerosols in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Bubble and Drop Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chemistry and Technology, Prague, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Condensed Oxide at Early and Late Stages of an Aluminum Particle Combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Metals as Future Carbon-Free Energy Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103190v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals as Future Carbon-Free Energy Carriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Effect of Low Temperature Chemistry in Nitrogen-Diluted Mixtures under Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130104v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals as future carbon-free energy carriers</w:t>
+                <w:t xml:space="preserve">Metal combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">19éme Ecole Thématique de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Jun 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680707v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed description of the combustion of an aluminum particle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse par FT-IR d’aérosols en microgravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Combustion and Propulsion (IWCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politechnico di Milano, Jul 2024, Pescara, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666707v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds—A microgravity study on radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Experiments about evaporation of water droplet aerosols in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">European Low Gravity Research Association 2024 : Biennial Symposium &amp; General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666698v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring viability of OH* radicals as flame markers in H2 combustion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de la vitesse de la flamme laminaire de mélanges Diethoxyméthane/oxydant dilués à l'azote en conditions de gravité réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677485v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de la vitesse de la flamme laminaire de mélanges Diethoxyméthane/oxydant dilués à l'azote en conditions de gravité réduite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Metals as future carbon-free energy carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887731v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments about evaporation of water droplet aerosols in microgravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed description of the combustion of an aluminum particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward. L. Dreizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Low Gravity Research Association 2024 : Biennial Symposium &amp; General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Combustion and Propulsion (IWCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politechnico di Milano, Jul 2024, Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709716v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-slow ammonia flame speeds—A microgravity study on radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Girhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme Ecole Thématique de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Jun 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922571v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par FT-IR d’aérosols en microgravité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring viability of OH* radicals as flame markers in H2 combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthana Gudemaranahalli Subramanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887746v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of combustion regimes of metal particles burning in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19651,100 +19768,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Metal-enabled Cycle of Renewable Energy Conference (MeCRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Darmstadt, Nov 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can chemiluminescence be used as a preferential diffusion indicator in NH3/H2 flames on a Bunsen burner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19759,3324 +19876,3311 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Carbon Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Structure of an Aluminum-Methane-Air Hybrid Flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legros</w:t>
+                <w:t xml:space="preserve">Aluminum and magnesium as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCS, Jan 2023, Louxor, Egypt</w:t>
+              <w:t xml:space="preserve">Clean Circles Minisymposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Darmstadt, Jul 2023, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987437v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of NH2* chemiluminescence in ammonia combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric L. Petersen</w:t>
+                <w:t xml:space="preserve">Water droplet properties in microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">9th Bubble and Drop Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lublin (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163453v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the thermal radiative properties of Al/air flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
+                <w:t xml:space="preserve">About aerosol properties in microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Japanese Society for Multiphase Flow; The Virtual International Research Institute of Two-Phase Flow and Heat Transfer, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253702v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature measurement during the combustion of a single aluminium particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO TC20: International Conference on Measurements of Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physikalisch-Technische Bundesanstalt (PTB), Sep 2023, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">29th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDERS, Jul 2023, Siheung, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199459v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed characterization of the combustion of an isolated aluminum particle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metal Fuels and Metal Dust Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Otto von Guericke University Magdeburg; Ruhr University Bochum, Sep 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Oct 2023, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224473v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement during the combustion of a single aluminium particle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legros</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the thermal radiative properties of Al/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. González de Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDERS, Jul 2023, Siheung, South Korea</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Thermophysical Properties (ECTP2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172798v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgravity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Oct 2023, Hyères, France</w:t>
+              <w:t xml:space="preserve">IMEKO TC20: International Conference on Measurements of Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physikalisch-Technische Bundesanstalt (PTB), Sep 2023, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262934v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum and magnesium as future zero-carbon energy carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed characterization of the combustion of an isolated aluminum particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Circles Minisymposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Darmstadt, Jul 2023, Darmstadt (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Metal Fuels and Metal Dust Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Otto von Guericke University Magdeburg; Ruhr University Bochum, Sep 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922619v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water droplet properties in microgravity conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Detailed study of NH2* chemiluminescence in ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Khan-Ghauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Bubble and Drop Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lublin (POL), Poland</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159154v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About aerosol properties in microgravity conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Japanese Society for Multiphase Flow; The Virtual International Research Institute of Two-Phase Flow and Heat Transfer, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Europyro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pyrotechnics Society; AF3P; GTPS, Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073736v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the temperature of burning aluminum particles using multi-spectral pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Glasziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Pyrotechnics Society; AF3P; GTPS, Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Combustion</w:t>
+                <w:t xml:space="preserve">Experimental investigation of ignition temperatures of aluminum particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Pyrotechnics Society; AF3P; GTPS, Sep 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">13th United States National Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208592v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of ignition temperatures of aluminum particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and detailed kinetics modelling study of NH2* chemiluminescence during ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th United States National Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College station, TX, United States</w:t>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038629v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and detailed kinetics modelling study of NH2* chemiluminescence during ammonia combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Structure of an Aluminum-Methane-Air Hybrid Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th United States National Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCS, Jan 2023, Louxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038623v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of curvature effects on the reactivity of premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge; Frenche &amp; British sections of the Combustion Institute, May 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020672v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of laminar flame speeds for highly N2-diluted ethanol flames under microgravity conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818191v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum and magnesium as future zero-carbon energy carrier</w:t>
+                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Metal-enabled Cycle of Renewable Energy (MECRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Power &amp; Flow Group, TU Eindhoven, Oct 2022, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847656v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combustibles métalliques durables pour la mobilité du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontrand Leyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Schonnenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020666v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental set-up for aerosol stability investigations in microgravity conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Graziani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nespoulous</w:t>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Denoyel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELGRA, Sep 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustibles métalliques durables pour la mobilité du futur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Nov 2022, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Ecole de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979521v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the inner structure of stretched premixed ammonia-air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Chemiluminescence Signature of Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Nineteenth International Conference on Flow Dynamics (ICFD2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, Nov 2022, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817974v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of aluminum particle combustion in steam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the internal ballistics of mortar including polydisperse gunpowder size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">51st International Annual Conference of the Fraunhofer ICT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818017v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of curvature effects on the reactivity of premixed ammonia-air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A brief understanding of the chemiluminescence signature of premixed ammonia-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the British and French sections of the Combustion Institute, Apr 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777739v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Chemiluminescence Signature of Ammonia Flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laminar flame speed evaluation for CH4/O2 mixtures at high pressure and temperature for rocket engine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mouze-Mornettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Martin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nineteenth International Conference on Flow Dynamics (ICFD2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, Nov 2022, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847554v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the internal ballistics of mortar including polydisperse gunpowder size</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">About water droplet populations in microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Annual Conference of the Fraunhofer ICT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714977v2</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief understanding of the chemiluminescence signature of premixed ammonia-air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Recyclable metal fuels as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low-Carbon Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the British and French sections of the Combustion Institute, Apr 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge; Frenche &amp; British sections of the Combustion Institute, May 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638868v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About water droplet populations in microgravity conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Experimental measurements of laminar flame speeds for highly N2-diluted ethanol flames under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium and General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990048v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed evaluation for CH4/O2 mixtures at high pressure and temperature for rocket engine applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Aluminum and magnesium as future zero-carbon energy carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">1st Workshop on Metal-enabled Cycle of Renewable Energy (MECRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Power &amp; Flow Group, TU Eindhoven, Oct 2022, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817949v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a universal method for flame speeds determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joachim Beeckman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Nov 2021, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430847v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23095,804 +23199,817 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum combustion in CO2-CO-N2 mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stany Gallier</w:t>
+                <w:t xml:space="preserve">High-pressure and temperature ammonia flame speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
+              <w:t xml:space="preserve">13th Asia-Pacific Conference on Combustion (ASPACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354852v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure and temperature ammonia flame speeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Evaporation of a single ethanol droplet interacting with a premixed laminar CH4/air flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Yozgatligil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Asia-Pacific Conference on Combustion (ASPACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh (virtual), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555362v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Aluminum Nanostructured Films by DC Magnetron Sputtering for Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFACES, INTERFACES AND COATINGS TECHNOLOGIES SICT2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a single ethanol droplet interacting with a premixed laminar CH4/air flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renoux</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of the reactive properties of premixed ammonia flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighteenth International Conference on Flow Dynamics (ICFD2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354865v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of the reactive properties of premixed ammonia flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth International Conference on Flow Dynamics (ICFD2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556852v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
+                <w:t xml:space="preserve">Towards a universal method for flame speeds determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité du GDR MFA 2799, Nov 2021, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354856v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical validation of ammonia combustion in oxygen at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23907,100 +24024,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Carbon Combustion : Joint Meeting of the French and British sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French and British sections of the Combustion Institute, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame speeds of ammonia mixtures at high pressure and temperature conditions: New experimental results and performance of different kinetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24015,6228 +24132,6228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Conference on Flow Dynamics (ICFD2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Oct 2020, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Diluent Influence (N2, He, Ar) On Stable Premixed Methane Flame in a Quartz Micro Flow Reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in different O2 oxidizing mixtures: effect of the diluent gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273258v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t>
+                <w:t xml:space="preserve">Recent Advances in Aluminium Particles Combustion for Propulsion and Heat Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">16th International Conference on Flow Dynamics (ICFD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2019, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292030v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Aluminium Particles Combustion for Propulsion and Heat Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Radiation heat loss and solid combustion products characterisation of premixed Al-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Flow Dynamics (ICFD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2019, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556795v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation heat loss and solid combustion products characterisation of premixed Al-air flames</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555552v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in different O2 oxidizing mixtures: effect of the diluent gases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Gallier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in SRM representative gas species: effect of CO2 / CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; DLR; ONERA, Jul 2019, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164033v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the aluminum combustion in SRM representative gas species: effect of CO2 / CO</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of EGR Dilution and O 2 Enrichment Effects on Turbulent Non-premixed Swirling Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555507v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of EGR Dilution and O 2 Enrichment Effects on Turbulent Non-premixed Swirling Flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of the Diluent Influence (N2, He, Ar) On Stable Premixed Methane Flame in a Quartz Micro Flow Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">27th ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555572v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+                <w:t xml:space="preserve">Experimental study of the morphology of two-phase flame instabilities in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICLASS 2018, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933753v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketana Teav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Kheirkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Symposium (Int’l) on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557528v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition of near-ambient temperature H2/air mixtures during flame-vortex interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la combustion solide dans les machines thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9ème édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique (COFRET'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933755v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la combustion solide dans les machines thermiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">Determination of aluminum-air burning velocities using PIV and Laser sheet tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition du COlloque FRancophone en Energie, Environnement, Economie et Thermodynamique (COFRET'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37th Symposium (Int’l) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860128v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the morphology of two-phase flame instabilities in microgravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Experimental Study of Two-Phase Flames under Microgravity Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Human Spaceflight and Weightlessness Science: An International Workshop on Science and Technology for space exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860135v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Two-Phase Flames under Microgravity Conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural response of different Lewis number premixed flames interacting with a toroidal vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Spaceflight and Weightlessness Science: An International Workshop on Science and Technology for space exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265404v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
+                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555641v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-PIV measurements on CH4-air-O2 Turbulent swirling flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33198.36166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556783v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+                <w:t xml:space="preserve">Stereo-PIV measurements on CH4-air-O2 Turbulent swirling flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933751v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a Laminar Premixed Flame with a Vortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Dependence Of Flame Speed To Stretch And Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060737v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame vortex interactions : effect of residence time and formulation of a new efficiency funtion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Experimental Assessment of the Displacement and Consumption Speeds in Flame/Vortex Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660303v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Displacement and Consumption Speeds in Flame/Vortex Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+                <w:t xml:space="preserve">Burning characteristics of aluminum-air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International colloquium on the dynamics of explosions and reactive systems</w:t>
+              <w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933750v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning characteristics of aluminum-air flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviana Lago</w:t>
+                <w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082292v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the presence of fuel droplets after the passage of a flame front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILASS - Europe, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557256v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase combustion of fuel droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557322v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the presence of fuel droplets after the passage of a flame front</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILASS - Europe, Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556902v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase combustion of fuel droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
+              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557522v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the passage of fuel droplets through a spherical two-phase flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thimothée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660309v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale analysis of the flame front in premixed combustion using Proper Orthogonal Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+                <w:t xml:space="preserve">Experimental characterization of combustion regimes for micron-sized aluminum powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-0925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660305v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of combustion regimes for micron-sized aluminum powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+                <w:t xml:space="preserve">Characterization of Cellular Instabilities of a Flame Propagating in an Aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thimothée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-0925⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montreal, Canada. pp.V04BT04A063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-44022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018393v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Cellular Instabilities of a Flame Propagating in an Aerosol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Thimothée</w:t>
+                <w:t xml:space="preserve">Modelling of the subgrid scale wrinkling factor for large-eddy simulation of turbulent premixed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifteenth International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018391v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-Enhanced Turbulent Non-Premixed Swirling Methane Flames for CO2 Capture Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting : French and Italian Sections - IFRF and the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4405/profic2014.C24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion in Micro-Channels with a Controlled Temperature Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting: French and Italian Sections-IFRF and The Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4405/profic2014.A10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame structure of ethanol-air premixed mixtures at high pressures in microgravity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+                <w:t xml:space="preserve">Multi-scale high intensity turbulence generator applied to a high pressure turbulent burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fragner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019729v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale high intensity turbulence generator applied to a high pressure turbulent burner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'enrichissement en oxygène sur une flamme turbulente non-prémélangée, méthane-air, stabilisée par un swirl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Nazim Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919098v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'enrichissement en oxygène sur une flamme turbulente non-prémélangée, méthane-air, stabilisée par un swirl</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flame structure of ethanol-air premixed mixtures at high pressures in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nassouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3531.2724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439823v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of aerosols: droplet sizing study in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Nassouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization characteristics of 1-propanol droplets at high temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
+                <w:t xml:space="preserve">Vaporization Characteristics of Ethanol Droplets: Influence of the Environment Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanisah Saharin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe 2011, 24th European Conference on Liquid Atomization and Spray System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2011 Turbo Expo: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2011-46531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563418v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization Characteristics of Ethanol Droplets: Influence of the Environment Humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
+                <w:t xml:space="preserve">Vaporization characteristics of 1-propanol droplets at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanisah Saharin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 Turbo Expo: Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe 2011, 24th European Conference on Liquid Atomization and Spray System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference or Workshop Item (Full Paper), Sep 2011, Estoril, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858688v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of laminar lean premixed methane-air flames at high pressures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of a Strained Laminar Flame Burner and Comparison with the Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589316v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of high pressure counter-flow methane flames</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Investigation of laminar lean premixed methane-air flames at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kurtuluş D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589358v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of a Strained Laminar Flame Burner and Comparison with the Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId685" w:history="1">
+                <w:t xml:space="preserve">Study of high pressure counter-flow methane flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matynia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Delfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589333v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Image Velocimetry for the Determination of Fundamental Flame Velocities: Methodology Validation and Application to Methane-Air Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pillier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European combustion meeting: ECM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on the Droplet Vaporization: Effects of Heat Conduction Through the Support Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 nd Annual Conference on Liquid Atomization and Spray Systems (ILASS Europe 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Reactivity of Aluminum Nanopowders with Liquid Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on the burning of micro-and nano-aluminum particle clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Combustion Meeting (ECM2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV Measurements in an Underexpanded Hot Free Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Avrashkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.26 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
+                <w:t xml:space="preserve">Studies on the Burning of Complex Aluminum Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gokalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Moscow, Russia. pp.33-38</w:t>
+              <w:t xml:space="preserve">1st European Conference for Aeronautics and Space Sciences (EUCASS-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCASS, Jul 2005, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018395v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Burning of Complex Aluminum Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
+                <w:t xml:space="preserve">Experimental studies on the burning of coated and uncoated micro and nano-sized aluminium particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Shafirovich</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference for Aeronautics and Space Sciences (EUCASS-2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCASS, Jul 2005, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Moscow, Russia. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172839v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler Velocimetry Measurements in Methane/Hydrogen/Air Premixed Turbulent Flames at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Italian and Greek Sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Jun 2004, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoaluminium-Water Slurry: A Novel &amp;quot;Green&amp;quot; Propellant for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Green Propellants for Space Propulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Jun 2004, Chia Laguna, Italy. pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of Levitated Aluminum Particles in O2/HCl and CO2/HCl Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Solid Propulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition and Combustion of Levitated Magnesium and Aluminium Particles in Carbon Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the British, German and French Sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, May 1999, Nançy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of lean premixed and prevaporised turbulent spray combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1999-332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the burning of levitated magnesium particles in CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th AIAA Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 1998, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1998-1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30246,691 +30363,691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of air pressure on single aluminum droplet combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26541.60642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Schlieren and Rayleigh Measurements to investigate Radiation Effects on Laminar Flame Speed and Flame Temperature in Methane-Air Spherical Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Buenaflor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Stretch, Radiation, and Low-Temperature Chemistry Effects on Flame Propagation of Nitrogen-Diluted Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of NH 2 * in Premixed Ammonia-Air Flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085381v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Laminar Flame Speed Study of Nitrogen-diluted Diethoxymethane/Oxidizer Mixtures under Microgavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Glaznev</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of NH 2 * in Premixed Ammonia-Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085392v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemiluminescence in Premixed Ammonia-Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alka Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30945,1757 +31062,1757 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topic-Oriented Technical Meeting "Chemical energy carriers for long-term storage and long-distance transport of renewable energies" (TOTeM 49)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Mulhouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of Aluminum Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Glasziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.15350.20802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrometry technique Radiation and temperature of aluminum flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Metal-enabled Cycle of Renewable Energy (MECRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Eindhoven, Netherlands. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.31317.50402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the maximum upstream location of premixed CH4/air and CH4/O2-He flames with repetitive extinction and ignition in a quartz micro flow reactor.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effects of CO2-H2O dilution on the characteristics of CH4-air-O2 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. C Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Dayma</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting (ECM2019)</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111425v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2-H2O dilution on the characteristics of CH4-air-O2 flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the maximum upstream location of premixed CH4/air and CH4/O2-He flames with repetitive extinction and ignition in a quartz micro flow reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gökalp</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting (ECM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110516v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
+                <w:t xml:space="preserve">Effects of Exhaust Gas on CH4-AIR-O2 Turbulent Swirling Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+              <w:t xml:space="preserve">37th international symposium on combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25682.81608⟩</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13729.04965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848556v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of a single aluminum droplet burning in O2/CO2/N2 mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulent combustion with oxygen enrichment and capture of CO 2 in industrial boilers of medium power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International overview of CO2 Utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842345v3</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent combustion with oxygen enrichment and capture of CO 2 in industrial boilers of medium power</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion of a single aluminum droplet burning in O2/CO2/N2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International overview of CO2 Utilisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17294.20803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308412v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842345v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Exhaust Gas on CH4-AIR-O2 Turbulent Swirling Flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Sautet</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th international symposium on combustion</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13729.04965⟩</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25682.81608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848555v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de la Propagation d'une Flamme dans un Milieu Diphasique en Micropesanteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants du GFC (Groupe Français de Combustion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24344.52480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with a controlled temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Di Stazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14743.42407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovatives Voiture du Futur 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36770.15043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of non-premixed oxygen enriched flames from a swirl burner with a radial fuel injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of aerosols: droplet sizing study in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhannad Nassouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs (JC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14959.76960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Reactivity of Aluminum Nanopowders with Liquid Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European combustion meeting (ECM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId754"/>
+      <w:footerReference w:type="default" r:id="rId758"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32763,51 +32880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E05D546"/>
+    <w:nsid w:val="B5C0EEAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32994,51 +33111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-chauveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9042-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070266131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214136656" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432238486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4907-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Keck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bergthorson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2026.100155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goroshin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04886078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schweers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portugues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05333663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Dreizin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105958" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2024.2378459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04560009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya Eyice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Karaca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;skender G&#246;kalp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Girhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pautard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coulouarn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2023048571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jeanjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatl&#305;gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin Benito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laboureur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Berro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2022.100100" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878774v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Graziani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022041118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Braconnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godfroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.04.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lomba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2018027988" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Birouk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2017.1409217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2018028780" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Merlo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441677v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nicoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haldenwang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214421" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandasamy Jayaraman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2015.79041" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Yoon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.098" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDN4L63V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400843c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858555v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Binti Saharin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012005061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Avrashkov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Gnesin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Davidenko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Meshcheriakov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.10.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QKGB8P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.088" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L504QWZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Young Lee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Santoro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.147" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBCMQWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN0V98K0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coh&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Funda Kurtulu&#351;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.181" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXF90B9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4F12LN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701851266" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#252;lder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQH42N3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.10.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP3F0965-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.11.033" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JZ9NH0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Micci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Gokalp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v15.i4.40" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lachaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Shepherd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.191" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.107" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859300v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.195" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015667v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shafirovich" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukasyan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thiers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859304v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mukasyan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Varma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713712997" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859305v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Michou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80068-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bissonier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Diaz de Mera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00372-8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8BJMDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001638" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C5C85BED6BFF02F749299569DA60CAB2ED510D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200108935830" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859699v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012397831376" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FG9PQLN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302511" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859749v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v10.i3-5.120" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859736v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(99)00052-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6CZM5M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80309-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN04VRG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018804527327" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BBC092583F250D4122D3D1B35CAE1B254EC721E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Segawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kadota" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Enomoto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80316-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXCLXNG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859770v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1999191" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC752A1E2A02EBD6958AE16463715ECFE42A1794/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015649v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakainkyo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859776v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H. Mayer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Schik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5348" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnepain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80472-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCT87VC8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80093-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9E63BCCAC164982370D5CFB8E3F21565C5743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Ode&#239;de" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80343-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69CGMHKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859792v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935506" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghena&#239;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80233-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BB62A8488DCFEEA7C974CE8199BED349CB2D3EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859789v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935537" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1177(95)00152-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/299BB3254823C4BF8F707E0904AC057B4E76D807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Berrekam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso A Ramos-Arroyo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v4.i6.60" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859835v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(92)90016-I" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNF0M1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Deschamps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(06)80060-3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX9M3BC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monsallier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.38969" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859855v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Richard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kr&#228;mer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Leuckel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(89)80218-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWR3NSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859858v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(89)90073-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61JCZHDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05118031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hounkonnou Mahouton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971752v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971704v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859976v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793237544" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21144-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6C4283B8702DC0BB7C9CE0BF23128877D6D420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859992v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901047" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orlandi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perut" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odeide" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0102538" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shafirovich" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosenband" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173315v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017134v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08263-8_22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE240E77136D6F8BBF9342E8FFA0F20C04C9E5BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173328v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173971v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173977v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174002v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birouk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04267732v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Haidn" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174062v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174069v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174097v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;lder" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174013v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174077v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174155v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174157v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard J." TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174159v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyl Tahri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567756v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mohr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103184v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaznev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwenzer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190992v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graumer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190947v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146691v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942155v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130100v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146702v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward. L. Dreizin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130104v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680707v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666707v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666698v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677485v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Gudemaranahalli Subramanya" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887731v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckman" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709716v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graziani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoulous" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922571v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887746v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922575v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03987437v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253702v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laboureur" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199459v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224473v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172798v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262934v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922619v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159154v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073736v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208614v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208592v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038629v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020672v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818191v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847656v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020666v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990023v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Andrieu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brilhac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schonnenbeck" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818017v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714977v2" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990048v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin Benito" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430847v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckman" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354852v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatligil" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5834" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556795v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555552v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laboureur" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lomba" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halter" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164033v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconnier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555507v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-330" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555572v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaidaoui" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Sautet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557528v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860128v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265404v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renoux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556783v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082292v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557322v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556902v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557505v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018391v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-44022" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019476v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.C24" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019729v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassouri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3531.2724" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919105v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Nassouri" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563418v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Saharin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858688v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-46531" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589316v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurtulu&#351; D." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coh&#233;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589358v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matynia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Delfau" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589333v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davidenko" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouvet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589249v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864404v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalonde" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860279v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouazar" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860307v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304665v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Avrashkov" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018395v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172839v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gokalp" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04874964v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivani" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachaux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173173v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939696v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017124v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michou" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-332" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954792v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-1026" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026505v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26541.60642" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026550v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Buenaflor" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026473v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085392v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085367v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15350.20802" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844540v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31317.50402" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110516v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Sautet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842345v3" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17294.20803" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308412v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Persis" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merlo" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848555v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sautet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13729.04965" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308311v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24344.52480" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063334v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308313v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14959.76960" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991888v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-chauveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9042-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070266131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214136656" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432238486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4907-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05617800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Junior Issondj Banta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Keo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.121814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Heng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Keck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bergthorson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2026.100155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04886078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schweers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portugues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.01.116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Goroshin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alka Karan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Khan-Ghauri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petersen Eric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05333663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Dreizin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pautard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coulouarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2023048571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Girhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04560009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya Eyice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Karaca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;skender G&#246;kalp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jeanjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtiaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2024.2378459" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez de Arrieta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laboureur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123815" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin Benito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04061642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatl&#305;gil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.174" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Berro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2022.100100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878774v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Graziani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101227" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022041118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godfroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2020.110110" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.114" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2018027988" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lomba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.04.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931173v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Steinberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketana Teav" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Kheirkhah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Birouk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01882415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sautet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2017.1409217" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2018028780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nicoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haldenwang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.031" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Merlo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bariki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Lapeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.641" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214421" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1139749" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01312847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1138792" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660272v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013116" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandasamy Jayaraman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2015.79041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fragner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9556-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Yoon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.09.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858553v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400843c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yoon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.098" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDN4L63V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Binti Saharin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012005061" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vn Avrashkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Gnesin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm Davidenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Meshcheriakov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauveau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.10.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1QKGB8P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657863v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.088" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L504QWZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Young Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Santoro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.147" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LBCMQWF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN0V98K0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859291v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coh&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Funda Kurtulu&#351;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.181" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXF90B9T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430383v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4F12LN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701851266" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer G&#252;lder" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.181" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQH42N3S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859294v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2006.10.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP3F0965-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859293v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.11.033" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JZ9NH0F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.195" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859296v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.107" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lachaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Shepherd" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.191" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859297v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Micci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender Gokalp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v15.i4.40" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shafirovich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukasyan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Thiers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Varma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859306v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bissonier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delfau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vovelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Diaz de Mera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00372-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ8BJMDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859305v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Michou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80068-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859304v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mukasyan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Varma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713712997" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001638" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C5C85BED6BFF02F749299569DA60CAB2ED510D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859707v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200108935830" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019152v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1302511" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(99)00052-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6CZM5M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859749v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v10.i3-5.120" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80309-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN04VRG7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018804527327" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BBC092583F250D4122D3D1B35CAE1B254EC721E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Segawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshikazu Kadota" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Enomoto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(00)80316-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TXCLXNG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859699v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gel'Fand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012397831376" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FG9PQLN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859770v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1999191" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC752A1E2A02EBD6958AE16463715ECFE42A1794/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakainkyo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859776v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H. Mayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Schik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5348" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnepain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80472-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCT87VC8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859779v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marion" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80093-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F9E63BCCAC164982370D5CFB8E3F21565C5743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859790v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghena&#239;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80233-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BB62A8488DCFEEA7C974CE8199BED349CB2D3EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859792v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilgars" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935506" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859789v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209608935537" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859784v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chesneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Ode&#239;de" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(96)80343-2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69CGMHKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859795v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1177(95)00152-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/299BB3254823C4BF8F707E0904AC057B4E76D807/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859831v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Berrekam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciso A Ramos-Arroyo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v4.i6.60" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(92)90016-I" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXNF0M1V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859841v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Deschamps" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(06)80060-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX9M3BC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859851v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monsallier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.38969" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859858v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(89)90073-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61JCZHDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859855v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Richard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kr&#228;mer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Leuckel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(89)80218-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWR3NSVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05118031v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hounkonnou Mahouton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04971704v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859976v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793237544" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859988v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21144-7_3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A6C4283B8702DC0BB7C9CE0BF23128877D6D420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859992v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901047" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859990v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Orlandi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perut" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/200901031" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017574v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chesneau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odeide" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0102538" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173307v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shafirovich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosenband" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173315v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017134v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-08263-8_22" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE240E77136D6F8BBF9342E8FFA0F20C04C9E5BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173971v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173325v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Blanchard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173328v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174002v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birouk" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173977v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04267732v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Haidn" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vogel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174062v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174069v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174013v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174077v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174083v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;lder" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174097v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174155v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174159v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174157v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard J." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567734v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assyl Tahri" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mohr" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05567767v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130100v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146691v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942155v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190947v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05190992v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graumer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtiaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103190v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward. L. Dreizin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05146702v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130104v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103184v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaznev" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwenzer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hesse" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922571v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887746v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graziani" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoulous" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709716v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887731v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckman" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680707v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04666698v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677485v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthana Gudemaranahalli Subramanya" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922575v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561113v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922619v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159154v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04073736v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262934v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253702v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laboureur" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199459v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224473v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04163453v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L. Petersen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208592v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208614v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038629v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038623v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03987437v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03777739v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817974v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818017v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979521v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Andrieu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brilhac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Schonnenbeck" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990023v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020666v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847554v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714977v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638868v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mouze-Mornettas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin Benito" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990048v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020672v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818191v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847656v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354852v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555362v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354865v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Kaya" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Yozgatligil" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5834" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301475v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556852v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430847v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckman" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354839v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556828v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164033v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556795v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555552v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laboureur" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lomba" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halter" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555507v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-330" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555572v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zaidaoui" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Sautet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933755v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860128v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557528v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265404v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renoux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933753v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660303v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060737v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-y Lee" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33198.36166" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556783v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933751v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933750v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J Lapeyre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082292v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lago" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556902v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557322v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557505v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660305v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018391v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-44022" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660309v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019476v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.C24" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919098v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439823v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019729v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassouri" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3531.2724" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919105v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Nassouri" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858688v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanisah Saharin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-46531" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563418v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589333v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davidenko" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouvet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589316v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurtulu&#351; D." TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coh&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589358v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matynia" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Delfau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05589249v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864404v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalonde" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860279v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouazar" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860307v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304665v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Avrashkov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172839v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gokalp" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018395v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04874964v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivani" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachaux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173173v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939696v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marion" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017124v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michou" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carvalho" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-332" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954792v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-1026" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026505v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26541.60642" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026550v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Buenaflor" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026473v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085392v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085381v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159133v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04085367v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15350.20802" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844540v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31317.50402" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110516v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Sautet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848555v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Sautet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13729.04965" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308412v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Persis" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Merlo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842345v3" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17294.20803" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308311v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24344.52480" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063334v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308313v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14959.76960" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991888v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>